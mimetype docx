--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1662,204 +1662,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05423215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avatars psychiques et ressorts organisationnels de la souffrance au travail chez les chefs d'établissement</w:t>
+                <w:t xml:space="preserve">Conscience de soi et intelligence de la relation : des compétences clés pour le manager, à l'heure du digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grangereau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Raveleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le burn-out n'est pas une fatalité !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'eau, pp.180-191, 2022</w:t>
+              <w:t xml:space="preserve">Manager en responsabilité à l'heure du digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686451v1</w:t>
+                <w:t xml:space="preserve">hal-03686452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience de soi et intelligence de la relation : des compétences clés pour le manager, à l'heure du digital</w:t>
+                <w:t xml:space="preserve">Avatars psychiques et ressorts organisationnels de la souffrance au travail chez les chefs d'établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Raveleau</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grangereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manager en responsabilité à l'heure du digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Laval, 2022</w:t>
+              <w:t xml:space="preserve">Le burn-out n'est pas une fatalité !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, pp.180-191, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686452v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souffrance des salariés versus déni du dirigeant : dire ou se taire? Tensions et dilemmes du consultant en PME</w:t>
               </w:r>
@@ -2537,51 +2537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Progin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.242.0112" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangereau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.225.0057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Mouillour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.225.0093" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raveleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7213/1981-416X.18.059.DS12" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.307.0029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola R&#233;to" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer-Durat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richome-Huet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04076898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cocandeau-Bellanger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03686451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03686452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03510831v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desfontaines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04990576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Progin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.242.0112" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangereau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.225.0057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Mouillour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.225.0093" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raveleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7213/1981-416X.18.059.DS12" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.307.0029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola R&#233;to" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer-Durat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richome-Huet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04076898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cocandeau-Bellanger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03686452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03686451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03510831v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desfontaines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04990576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>