--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -91,1461 +91,672 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
-[...787 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres et dirigeants d'établissement scolaire : comprendre et réguler la relation au temps et au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meyer-Durat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ravez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Direction scolaire dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de l'Ouest, Mar 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels besoins d’accompagnement sur son projet ? Auto régulation et expression en fonction de rôles modèles chez les étudiantes entrepreneures,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Richomme-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès de l’Académie de l’entrepreneuriat et de l’Innovation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure les étudiantes entrepreneuses des PEPITE font ou refont le genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Richome-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Georges Doriot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire et faire pour mieux se refaire : introduction du symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cocandeau-Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du plaisir d’étudier autrement,que retiennent les étudiants des formations à l’entrepreneuriat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eduquer à l’esprit d’entreprendre, former à l’entrepreneuriat ? Enjeux, questions, transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de l’Entrepreneuriat et de l’Innovation, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic clinique à l'épreuve du coopératif : L’idéalisation et « l'idéologie sacrificielle du métier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grangereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque, Les sciences humaines et sociales à l'épreuve du terrain : logique d'enquête, approches narratives et dynamiques coopératives depuis l'école de Chicago</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Université de Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03183223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1555,462 +766,1251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface tome 1 : Enseigner le management en Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les managers en Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05423215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience de soi et intelligence de la relation : des compétences clés pour le manager, à l'heure du digital</w:t>
+                <w:t xml:space="preserve">Avatars psychiques et ressorts organisationnels de la souffrance au travail chez les chefs d'établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Raveleau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grangereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manager en responsabilité à l'heure du digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Laval, 2022</w:t>
+              <w:t xml:space="preserve">Le burn-out n'est pas une fatalité !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, pp.180-191, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686452v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avatars psychiques et ressorts organisationnels de la souffrance au travail chez les chefs d'établissement</w:t>
+                <w:t xml:space="preserve">Conscience de soi et intelligence de la relation : des compétences clés pour le manager, à l'heure du digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grangereau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Raveleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le burn-out n'est pas une fatalité !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'eau, pp.180-191, 2022</w:t>
+              <w:t xml:space="preserve">Manager en responsabilité à l'heure du digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686451v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souffrance des salariés versus déni du dirigeant : dire ou se taire? Tensions et dilemmes du consultant en PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les non-dits de la maladie et de la souffrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses Universitaires ICT, pp.199-223, 2021, 979-10-94360-06-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités des dirigeants, la relation comme solution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer la vulnérabilité et la résilience en milieu professionnel. Un défi à relever ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.79-105, 2016, 978-2-343-08320-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Progin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 242, pp.5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05016647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement d’une éthique professionnelle chez les coachs en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (242), pp.112-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.242.0112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Richomme-Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Boufaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://theconversation.com/pourquoi-les-jeunes-femmes-nentreprennent-elles-pas-autant-que-les-jeunes-hommes-180426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdisciplinarité, une valeur ajoutée à la recherche collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grangereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225 (4), pp.57-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.225.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques d'une expérience de recherche collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Le Mouillour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.225.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle formation pour enseigner les paradoxes d’une action entrepreneuriale ambidextre?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Raveleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Diálogo Educacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (59), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7213/1981-416X.18.059.DS12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séniors. Vers une nouvelle génération d’entrepreneurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Raveleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carriérologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (4), pp.339-466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02268244v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les dirigeants de petite structure se representent-ils le developpement de leur affaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 307 (2), pp.29-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hume.307.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2041,64 +2041,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coaching, objet de controverses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Progin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 242, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2136,64 +2136,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Progin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (242), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2250,103 +2250,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des Représentations Entrepreneuriales Liées au Genre chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Boufaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l'Enseignement de la Gestion des Entreprises. 2021, https://www.pepite-france.fr/orelig-2021/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2537,51 +2537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Progin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.242.0112" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangereau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.225.0057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Mouillour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.225.0093" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raveleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7213/1981-416X.18.059.DS12" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.307.0029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola R&#233;to" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer-Durat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richome-Huet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04076898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cocandeau-Bellanger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03686452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03686451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03510831v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desfontaines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04990576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola R&#233;to" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer-Durat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richome-Huet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04076898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cocandeau-Bellanger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raveleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangereau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03686451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03686452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03510831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desfontaines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Progin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.242.0112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.225.0057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Mouillour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.225.0093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7213/1981-416X.18.059.DS12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.307.0029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04990576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>