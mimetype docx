--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1066,827 +1066,827 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+                <w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Audureau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C. Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
+              <w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108055v1</w:t>
+                <w:t xml:space="preserve">hal-05290797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t>
+                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiote des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine C. Cambon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">23ème Matinée des Œnologues de Bordeaux : "Grains de Génie – s’adapter, se réinventer, se diversifier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Bordeaux, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290878v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Martin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">colloque INRAE Genomics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300289v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
+                <w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Delmotte</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C. Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque INRAE Genomics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303366v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
+              <w:t xml:space="preserve">20. Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290797v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pellan</w:t>
+                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Martin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Chaire ASVV &amp; INNO’VIN – « Vins &amp; Environnement » #8 | Le biocontrôle est-il opérant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069786v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau scénario d'interactions pathogène-microbiote pour l'oomycète Plasmopara viticola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1941,73 +1941,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journée des Doctorants de l'Ecole Doctorale Sciences et Environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des données du microbiote pour identifier les antagonistes du mildiou de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2016,2309 +2016,2434 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique Vigne &amp; Vin 2025 – Les communautés microbiennes en œnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards pesticide-free viticulture: analysing the microbiota of grapevines and vineyard soils to develop microbial biocontrol of downy mildew</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IW 2025 - International scientific workshop French Priority Research Programme 'Growing and Protecting crops Differently'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Online, France</w:t>
+              <w:t xml:space="preserve">Séminaire Chaire ASVV &amp; INNO’VIN – « Vins &amp; Environnement » #8 | Le biocontrôle est-il opérant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290767v1</w:t>
+                <w:t xml:space="preserve">hal-05069786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
+                <w:t xml:space="preserve">Towards pesticide-free viticulture: analysing the microbiota of grapevines and vineyard soils to develop microbial biocontrol of downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine C Cambon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
+              <w:t xml:space="preserve">IW 2025 - International scientific workshop French Priority Research Programme 'Growing and Protecting crops Differently'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303323v1</w:t>
+                <w:t xml:space="preserve">hal-05290767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Brevot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297879v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions for the oomycete Plasmopara viticola</w:t>
+                <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3GP3 2024 - Réunion plénière du réseau "Ecologie, Evolution, Epidémiologie et Génétique des Populations des microorganismes Pathogènes de Plantes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304084v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Marc Brevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
+              <w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296406v1</w:t>
+                <w:t xml:space="preserve">hal-05297879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial bioindicators of vineyard resilience in Champagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions for the oomycete Plasmopara viticola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
+              <w:t xml:space="preserve">E3GP3 2024 - Réunion plénière du réseau "Ecologie, Evolution, Epidémiologie et Génétique des Populations des microorganismes Pathogènes de Plantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300156v1</w:t>
+                <w:t xml:space="preserve">hal-05304084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiome des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial bioindicators of vineyard resilience in Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296427v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
+                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiome des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296438v1</w:t>
+                <w:t xml:space="preserve">hal-05296427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
+              <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296422v1</w:t>
+                <w:t xml:space="preserve">hal-05296438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une viticulture sans pesticide: analyse du microbiote de la vigne et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
+                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soutenance de thèse présentée pour obtenir le grade de docteure de l’Université de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303222v1</w:t>
+                <w:t xml:space="preserve">hal-05296422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une viticulture sans pesticide: analyse du microbiote de la vigne et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t>
+              <w:t xml:space="preserve">Soutenance de thèse présentée pour obtenir le grade de docteure de l’Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298248v1</w:t>
+                <w:t xml:space="preserve">hal-05303222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering ecological interactions between grapevine leaf microbiome and pathogens</w:t>
+                <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Phytobiomes Research for Plant Health” workshop – ICPP 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071549v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiome des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
+                <w:t xml:space="preserve">Towards microbiota-based disease management of downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme M Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">Mid-term general meeting of the VITAE project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR ‘Growing and Protecting crops Differently’, Apr 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296484v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards microbiota-based disease management of downy mildew</w:t>
+                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiome des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-term general meeting of the VITAE project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPR ‘Growing and Protecting crops Differently’, Apr 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298256v1</w:t>
+                <w:t xml:space="preserve">hal-05296484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la santé et de la résilience de l'écosystème viticole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering ecological interactions between grapevine leaf microbiome and pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le microbiote : Du sol et des plantes vers les intestins – Regards croisés entreprise/recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vegepolys Valley, Carnot Plant2Pro®, Qualiment® et France Futur Elevage, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">"Phytobiomes Research for Plant Health” workshop – ICPP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300264v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la santé et de la résilience de l'écosystème viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t>
+              <w:t xml:space="preserve">Le microbiote : Du sol et des plantes vers les intestins – Regards croisés entreprise/recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vegepolys Valley, Carnot Plant2Pro®, Qualiment® et France Futur Elevage, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180612v2</w:t>
+                <w:t xml:space="preserve">hal-05300264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
+                <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296473v1</w:t>
+                <w:t xml:space="preserve">hal-04180612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la résilience de la vigne en Champagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AdeBiotech, Think Tank One Health, Jun 2023, Romainville, France</w:t>
+              <w:t xml:space="preserve">INRAE Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297877v1</w:t>
+                <w:t xml:space="preserve">hal-05296473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiome de la vigne et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la résilience de la vigne en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Pessac, France</w:t>
+              <w:t xml:space="preserve">La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AdeBiotech, Think Tank One Health, Jun 2023, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296496v1</w:t>
+                <w:t xml:space="preserve">hal-05297877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une viticulture sans pesticide : analyse du microbiome de la vigne et des sols viticoles pour développer le biocontrôle microbien de l’oïdium et du mildiou</w:t>
+                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiome de la vigne et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une viticulture sans pesticide : analyse du microbiome de la vigne et des sols viticoles pour développer le biocontrôle microbien de l’oïdium et du mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Pierroton-Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4328,176 +4453,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential biocontrol activity against downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4506,226 +4631,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, United States. , 2023, IVES Conference Series Vine &amp; Wine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan d'expérience pour identifier des antagonistes microbiens de Plasmopara viticola, un agent pathogène foliaire majeur de la vigne cultivée (Vitis vinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4735,339 +4860,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des microorganismes déjà présents au vignoble pour lutter contre le mildiou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bazireau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05109462v1</w:t>
+                <w:t xml:space="preserve">hal-05084268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des microorganismes déjà présents au vignoble pour lutter contre le mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bazireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Cambon</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05084268v1</w:t>
+                <w:t xml:space="preserve">hal-05109462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une viticulture sans pesticide : analyse du microbiome de la vigne et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences et techniques de l'agriculture. Université de Bordeaux, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024BORD0306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04988536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5135,51 +5260,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0CD4899"/>
+    <w:nsid w:val="872130DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5283,51 +5408,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9E76F42E"/>
+    <w:nsid w:val="66CFDBD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5431,51 +5556,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F6BF9D3"/>
+    <w:nsid w:val="F5F28594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5668,51 +5793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5743-6599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283693835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf111" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ricono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tabone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oriol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cerrato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guichard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4901-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bazireau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04988536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BORD0306" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5743-6599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283693835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf111" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ricono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tabone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oriol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cerrato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guichard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4901-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303222v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296484v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bazireau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04988536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BORD0306" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>