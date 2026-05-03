--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Paola Fournier </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chercheuse postdoctoral à l'INRAE Nouvelle-Aquitaine Bordeaux (UMR SAVE).</w:t>
+        <w:t xml:space="preserve">Chercheuse postdoctorante à l'INRAE Nouvelle-Aquitaine Bordeaux (UMR SAVE).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -364,725 +364,859 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions involving the oomycete Plasmopara viticola</w:t>
+                <w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential applications in disease biocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aarti D Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice This</w:t>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101 (12), pp.fiaf111. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2026.60.1.9588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369425v1</w:t>
+                <w:t xml:space="preserve">hal-05593559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions involving the oomycete Plasmopara viticola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine C. Cambon</w:t>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-025-00691-9⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (12), pp.fiaf111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025610v1</w:t>
+                <w:t xml:space="preserve">hal-05369425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood effect of weeds on wheat root endospheric mycobiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jie Hu</w:t>
+                <w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ricono</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Fournier</w:t>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mondy</w:t>
+                <w:t xml:space="preserve">Marine C. Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 111 (5), pp.994-1008. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40793-025-00691-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850506v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Neighbourhood effect of weeds on wheat root endospheric mycobiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ricono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (5), pp.994-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858395v1</w:t>
+                <w:t xml:space="preserve">hal-03850506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Advances in Ecological Research, 67, pp.27-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LTR-retrotransposon transcriptome modulation in response to endotoxin-induced stress in PBMCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mommert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cerrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4901-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1092,3358 +1226,3358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
+              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290797v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiote des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C. Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Matinée des Œnologues de Bordeaux : "Grains de Génie – s’adapter, se réinventer, se diversifier"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Bordeaux, France. pp.37</w:t>
+              <w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564808v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiote des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Delmotte</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque INRAE Genomics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">23ème Matinée des Œnologues de Bordeaux : "Grains de Génie – s’adapter, se réinventer, se diversifier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Bordeaux, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303366v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">colloque INRAE Genomics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290878v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Martin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C. Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300289v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
+              <w:t xml:space="preserve">20e Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108055v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau scénario d'interactions pathogène-microbiote pour l'oomycète Plasmopara viticola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journée des Doctorants de l'Ecole Doctorale Sciences et Environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des données du microbiote pour identifier les antagonistes du mildiou de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique Vigne &amp; Vin 2025 – Les communautés microbiennes en œnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Chaire ASVV &amp; INNO’VIN – « Vins &amp; Environnement » #8 | Le biocontrôle est-il opérant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">8ème Séminaire Vin et Environnement: "Le biocontrôle est-il opérant ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire ASVV &amp; INNO’VIN, Apr 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069786v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards pesticide-free viticulture: analysing the microbiota of grapevines and vineyard soils to develop microbial biocontrol of downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IW 2025 - International scientific workshop French Priority Research Programme 'Growing and Protecting crops Differently'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine C Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers une viticulture sans pesticide: analyse du microbiote de la vigne et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
+              <w:t xml:space="preserve">Soutenance de thèse présentée pour obtenir le grade de docteure de l’Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296406v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297879v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions for the oomycete Plasmopara viticola</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Pellan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3GP3 2024 - Réunion plénière du réseau "Ecologie, Evolution, Epidémiologie et Génétique des Populations des microorganismes Pathogènes de Plantes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304084v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial bioindicators of vineyard resilience in Champagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
+              <w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300156v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiome des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions for the oomycete Plasmopara viticola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">E3GP3 2024 - Réunion plénière du réseau "Ecologie, Evolution, Epidémiologie et Génétique des Populations des microorganismes Pathogènes de Plantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296427v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiome des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296438v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Pellan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une viticulture sans pesticide: analyse du microbiote de la vigne et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microbial bioindicators of vineyard resilience in Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soutenance de thèse présentée pour obtenir le grade de docteure de l’Université de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303222v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Dufour</w:t>
+                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t>
+              <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298248v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management of downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme M Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid-term general meeting of the VITAE project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PPR ‘Growing and Protecting crops Differently’, Apr 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiome des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering ecological interactions between grapevine leaf microbiome and pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Phytobiomes Research for Plant Health” workshop – ICPP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la santé et de la résilience de l'écosystème viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le microbiote : Du sol et des plantes vers les intestins – Regards croisés entreprise/recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vegepolys Valley, Carnot Plant2Pro®, Qualiment® et France Futur Elevage, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Pellan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la résilience de la vigne en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AdeBiotech, Think Tank One Health, Jun 2023, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiome de la vigne et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une viticulture sans pesticide : analyse du microbiome de la vigne et des sols viticoles pour développer le biocontrôle microbien de l’oïdium et du mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Pierroton-Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4453,404 +4587,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential biocontrol activity against downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Pellan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, United States. , 2023, IVES Conference Series Vine &amp; Wine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan d'expérience pour identifier des antagonistes microbiens de Plasmopara viticola, un agent pathogène foliaire majeur de la vigne cultivée (Vitis vinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4860,222 +4994,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des microorganismes déjà présents au vignoble pour lutter contre le mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bazireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5085,114 +5219,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une viticulture sans pesticide : analyse du microbiome de la vigne et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences et techniques de l'agriculture. Université de Bordeaux, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024BORD0306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04988536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5260,51 +5394,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="872130DC"/>
+    <w:nsid w:val="2A209E5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5408,51 +5542,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66CFDBD0"/>
+    <w:nsid w:val="B883557A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5556,51 +5690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F5F28594"/>
+    <w:nsid w:val="137A0FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5793,51 +5927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5743-6599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283693835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf111" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ricono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tabone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oriol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cerrato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guichard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4901-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303222v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296484v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bazireau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04988536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BORD0306" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5743-6599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283693835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti D Jaswa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ricono" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tabone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oriol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cerrato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guichard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4901-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bazireau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04988536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BORD0306" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>