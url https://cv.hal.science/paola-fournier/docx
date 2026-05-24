--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">283693835</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=3gihD_oAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -390,833 +411,833 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential applications in disease biocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti D Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 60 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2026.60.1.9588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions involving the oomycete Plasmopara viticola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 101 (12), pp.fiaf111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsec/fiaf111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine C. Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20, pp.37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40793-025-00691-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighbourhood effect of weeds on wheat root endospheric mycobiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ricono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 111 (5), pp.994-1008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.14073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Advances in Ecological Research, 67, pp.27-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTR-retrotransposon transcriptome modulation in response to endotoxin-induced stress in PBMCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mommert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cerrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-018-4901-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1226,3358 +1247,3358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Audureau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C. Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
+              <w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108055v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiote des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
+              <w:t xml:space="preserve">23ème Matinée des Œnologues de Bordeaux : "Grains de Génie – s’adapter, se réinventer, se diversifier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Bordeaux, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290797v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiote des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cambon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Matinée des Œnologues de Bordeaux : "Grains de Génie – s’adapter, se réinventer, se diversifier"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Bordeaux, France. pp.37</w:t>
+              <w:t xml:space="preserve">colloque INRAE Genomics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564808v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Delmotte</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C. Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque INRAE Genomics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303366v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">20e Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290878v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300289v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau scénario d'interactions pathogène-microbiote pour l'oomycète Plasmopara viticola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journée des Doctorants de l'Ecole Doctorale Sciences et Environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des données du microbiote pour identifier les antagonistes du mildiou de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique Vigne &amp; Vin 2025 – Les communautés microbiennes en œnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Séminaire Vin et Environnement: "Le biocontrôle est-il opérant ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire ASVV &amp; INNO’VIN, Apr 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards pesticide-free viticulture: analysing the microbiota of grapevines and vineyard soils to develop microbial biocontrol of downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IW 2025 - International scientific workshop French Priority Research Programme 'Growing and Protecting crops Differently'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine C Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une viticulture sans pesticide: analyse du microbiote de la vigne et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Fournier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soutenance de thèse présentée pour obtenir le grade de docteure de l’Université de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303222v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manon Chargy</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Dufour</w:t>
+                <w:t xml:space="preserve">Marc Brevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t>
+              <w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298248v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions for the oomycete Plasmopara viticola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
+              <w:t xml:space="preserve">E3GP3 2024 - Réunion plénière du réseau "Ecologie, Evolution, Epidémiologie et Génétique des Populations des microorganismes Pathogènes de Plantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296406v1</w:t>
+                <w:t xml:space="preserve">hal-05304084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microbial bioindicators of vineyard resilience in Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Brevot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Laurence Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297879v1</w:t>
+                <w:t xml:space="preserve">hal-05300156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions for the oomycete Plasmopara viticola</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiome des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3GP3 2024 - Réunion plénière du réseau "Ecologie, Evolution, Epidémiologie et Génétique des Populations des microorganismes Pathogènes de Plantes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304084v1</w:t>
+                <w:t xml:space="preserve">hal-05296427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiome des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Fournier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296427v1</w:t>
+                <w:t xml:space="preserve">hal-05296422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Fournier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
+              <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296422v1</w:t>
+                <w:t xml:space="preserve">hal-05296438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial bioindicators of vineyard resilience in Champagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Fournier</w:t>
+                <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300156v1</w:t>
+                <w:t xml:space="preserve">hal-05298248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vers une viticulture sans pesticide: analyse du microbiote de la vigne et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
+              <w:t xml:space="preserve">Soutenance de thèse présentée pour obtenir le grade de docteure de l’Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296438v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management of downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme M Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid-term general meeting of the VITAE project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PPR ‘Growing and Protecting crops Differently’, Apr 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiome des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering ecological interactions between grapevine leaf microbiome and pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Phytobiomes Research for Plant Health” workshop – ICPP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la santé et de la résilience de l'écosystème viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le microbiote : Du sol et des plantes vers les intestins – Regards croisés entreprise/recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vegepolys Valley, Carnot Plant2Pro®, Qualiment® et France Futur Elevage, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Fournier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la résilience de la vigne en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AdeBiotech, Think Tank One Health, Jun 2023, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiome de la vigne et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une viticulture sans pesticide : analyse du microbiome de la vigne et des sols viticoles pour développer le biocontrôle microbien de l’oïdium et du mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'UMR SAVE (INRAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Pierroton-Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4587,404 +4608,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential biocontrol activity against downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Fournier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, United States. , 2023, IVES Conference Series Vine &amp; Wine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan d'expérience pour identifier des antagonistes microbiens de Plasmopara viticola, un agent pathogène foliaire majeur de la vigne cultivée (Vitis vinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4994,222 +5015,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des microorganismes déjà présents au vignoble pour lutter contre le mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bazireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5219,114 +5240,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une viticulture sans pesticide : analyse du microbiome de la vigne et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences et techniques de l'agriculture. Université de Bordeaux, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024BORD0306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04988536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5394,51 +5415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A209E5D"/>
+    <w:nsid w:val="41992908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5542,51 +5563,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B883557A"/>
+    <w:nsid w:val="63247AC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5690,51 +5711,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="137A0FEB"/>
+    <w:nsid w:val="2B0D950B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5927,51 +5948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5743-6599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283693835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti D Jaswa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ricono" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tabone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oriol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cerrato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guichard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4901-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bazireau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04988536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BORD0306" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5743-6599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283693835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3gihD_oAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593559v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti D Jaswa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ricono" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tabone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oriol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cerrato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4901-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296496v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bazireau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04988536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BORD0306" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>