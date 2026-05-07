--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -2042,51 +2042,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2214,2583 +2214,2665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les 50 ans de la faculté de Metz. Le droit, &amp;quot;la réflexion&amp;quot; et &amp;quot;la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Est Républicain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de travail et procédure collective transfrontalière, comm. CA Angers, ch. soc., 11 mars 2021, JCP E 2021, n° 41, 1455, p. 48.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contrat de travail et procédure collectives transfrontalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.Etude 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Contrat de travail et procédure collective transfrontalière, comm. CA Angers, ch. soc., 11 mars 2021, JCP E 2021, n° 41, 1455, p. 48.</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Convention franco-italienne du 3 juin 1930. – Article 24 de la convention. Loi applicable à l’admission des créances - loi applicable au classement des créanciers »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.18-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures de la loi PACTE en droit des entreprises en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évitement d’une procédure secondaire par un engagement unilatéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dossier spécial - L’adaptation du droit français au Règlement insolvabilité bis : quels choix pour quelle efficacité ?, 2, pp.167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domaine de la loi applicable aux instances en cours dans le Règlement européen sur l’insolvabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation du droit français des entreprises en difficulté au Règlement européen sur l’insolvabilité. Le décret n° 2018-452 du 5 juin 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositions françaises sur les procédures relevant du Règlement européen sur l’insolvabilité : L’Ordonnance n° 2017-1519 du 2 novembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attractivité multi-facettes du Royaume-Uni pour les sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international, Commerce, Innovation &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de mandat, ni résilié ni cédé avec le fonds de commerce du mandataire en liquidation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formulaires types pour la mise en œuvre du Règlement insolvabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction du dirigeant d'une société en procédure d'insolvabilité selon le règlement (CE) n° 1346/2000 et liberté d'établissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcdip.163.0544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02238705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstitution du gage commun des créanciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau Règlement européen sur l’insolvabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ d’application dans le temps du nouveau Règlement européen sur l’insolvabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sur le champ d’application matériel direct du Règlement européen sur l’insolvabilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet-Garaffa Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 01, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejet d’un contredit de compétence fondé sur le Règlement européen sur l’insolvabilité, note sous Cass. com., 27 mai 2014, n° 13-14.956</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sur le champ d’application spatial du Règlement européen sur l’insolvabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi applicable aux actions en nullité de la période suspecte étrangère, note sous Cass. com. 2 oct. 2012, n° 10-18.005 et n° 11-14.406</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité de la dénonciation d'une saisie-attribution faite au débiteur avant l'ouverture de la procédure collective, note sous Cass. civ. 2ème, 8 déc. 2011, n° 10-24.420</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sûretés en droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, p. 53-56, n°1341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une radiation d’office qui fait plaisir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement (CE) n° 1346/2000 : reconnaissance du jugement d'ouverture étranger, note sous Cass. com. 15 fév. 2011, n° 09-71436</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus d'extension d'une procédure d'insolvabilité pour confusion du patrimoine à une société située dans un autre État membre, note sous CJUE 15 déc. 2011, &amp;quot;Rastelli&amp;quot;, aff. C-191/10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un agent des sûretés efficace en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.1901</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription et reprise des poursuites individuelles des créanciers hypothécaires, note sous Cass. Com. 6 juill. 2010, n° 09-65.481</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au paiement intégral du rétenteur d’un actif inclus dans un plan de cession, note sous Cass. Com. 3 mai 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclaration de créance par un tiers mandataire : l’Assemblée plénière fléchit enfin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extinction de la créance principale pour défaut de déclaration décharge la caution même condamnée définitivement au paiement, note sous Cass. com. 15 juin 2011, n° 10-17.209</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejet de l’appel-nullité du candidat repreneur évincé, note sous Cass. com. 14 déc. 2010, n° 10-17.235</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de forclusion du créancier étranger, note sous Cass. com. 16 nov. 2010, n° 09-16.572</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85, pp.13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de location-accession : la fin des incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 189, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de proportionnalité s'invite en droit des procédures collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert des sûretés au cessionnaire d'une entreprise en difficulté, note sous Cass. com. 19 oct. 2010, n° 09-68.377</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 252, pp.9-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sort du dirigeant caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérification de la loi applicable à la procédure collective par le juge », in Panorama de droit des entreprises en difficulté, note sous Cass. com. 6 juill. 2010, n° 09-12.993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 252, pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du Règlement (CE) n° 1346/2000 à une situation purement interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2007, 43, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...2423 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4800,1077 +4882,1077 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bail réel solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bail réel solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Urbanisme et aménagement durables, Université de Lorraine, Sep 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiducie, un outil pour l'aménagement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fiducie, un outil pour l'aménagement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Urbanisme et aménagement durables, Université de Lorraine, Nov 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation des normes européennes et internes en droit des entreprises en difficulté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème assises de la prévention des difficultés des entreprises, Association Droit et Commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection du patrimoine de l’entrepreneur en droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Institut Sorbonne-Kazakhstan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Almaty, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mesures de la loi PACTE en droit des entreprises en difficulté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la loi Pacte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Pacte et droit des affaires : quels changements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Magnier-Merran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loi Pacte et droit des affaires : quels changements ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des entreprises en difficulté : innovations et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOI PACTE : entreprise, société, actionnariat : de nouvelles dynamiques, une recherche de convergences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur la réforme du code pénal tunisien : L'avant-projet du Livre I relatif aux Dispositions Générales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tunis, Tunisie</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attractivité multi-facettes du Royaume-Uni pour les sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Brexit et catalogne, conséquences et enjeux pour les sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Dijon, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau Règlement européen sur l'insolvabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association pour le retournement des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation des procédures principale et secondaires dans le Règlement 848/2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion du risque d'insolvabilité à l'heure du Règlement 2015/848, Université Catholique de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Lille, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquidation simplifiée et rétablissement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises en difficulté, regards croisé entre la France et le Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Tunis, Tunisie</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démembrement et droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le démembrement de propriété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, dijon, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sûretés en Droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sûretés personnelles, sûretés réelles, lesquelles choisir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Dijon, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faillite internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5880,105 +5962,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité du droit des entreprises en difficulté en droit interne et international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Lorraine, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03047170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6046,51 +6128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="503CAF6F"/>
+    <w:nsid w:val="8FD5E144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6277,51 +6359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-nabet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0609-4403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136476384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05222492v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nabet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cachard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuniberti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04218521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudwell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fittante" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gicquiaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouniol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel Galle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raimon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rachdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05222505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03859787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jullian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03266748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03266773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05222466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03408639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.163.0544" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02444109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nabet-Garaffa Nabet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213139v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969388v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05356903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05356938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03385728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnier-Merran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971372v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03047170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-nabet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0609-4403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136476384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05222492v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nabet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cachard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuniberti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04218521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudwell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fittante" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gicquiaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouniol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel Galle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raimon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rachdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05222505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03859787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jullian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03266748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03266773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05222466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05557917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03408639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238705v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.163.0544" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02444109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nabet-Garaffa Nabet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969370v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969451v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969485v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05356903v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05356938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03385728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267625v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnier-Merran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971365v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03047170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>