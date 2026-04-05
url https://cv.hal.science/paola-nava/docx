--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -345,2461 +345,2461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular building-blocks for anion–π interactions</w:t>
+                <w:t xml:space="preserve">Electron-deficient hemicryptophanes for the recognition of anions through anion–π interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Antonetti</w:t>
+                <w:t xml:space="preserve">Louise Miton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Cotelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cp01879j⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5OB00245A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228205v1</w:t>
+                <w:t xml:space="preserve">hal-05044959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-deficient hemicryptophanes for the recognition of anions through anion–π interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular building-blocks for anion–π interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Dupin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Antonetti</w:t>
+                <w:t xml:space="preserve">Élise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">Yoann Cotelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (18), </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (34), pp.17997 - 18004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5OB00245A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cp01879j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044959v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
+                <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donglin Diao</w:t>
+                <w:t xml:space="preserve">Emile Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Baidiuk</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Chaussy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavi Ribas</w:t>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (8), pp.5314-5319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564103v1</w:t>
+                <w:t xml:space="preserve">hal-04851803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled tetrazine cryptophane for ion pair recognition and guest release by cage disassembly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Antonetti</w:t>
+                <w:t xml:space="preserve">Atropisomeric N‐Heterocyclic Carbene‐Palladium(II) Complexes: Influence of the Backbone Substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajie Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Poujade</w:t>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Carla Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60, pp.5217 - 5220. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CC01421A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562553v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of End-On Copper(II) Superoxido Complexes: A Wave Function-Based Analysis</w:t>
+                <w:t xml:space="preserve">The Adaptative Modulation of the Phosphinito–Phosphinous Acid Ligand: Computational Illustration Through Palladium-Catalyzed Alcohol Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Chaussy</w:t>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
+                <w:t xml:space="preserve">Tété Etonam Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Humbel</w:t>
+                <w:t xml:space="preserve">Alexis Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04401⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (21), pp.4999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29214999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595349v1</w:t>
+                <w:t xml:space="preserve">hal-04760697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atropisomeric N‐Heterocyclic Carbene‐Palladium(II) Complexes: Influence of the Backbone Substitution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopy of End-On Copper(II) Superoxido Complexes: A Wave Function-Based Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Vançon</w:t>
+                <w:t xml:space="preserve">Léo Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
+                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Deschodt</w:t>
+                <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (12), </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (18), pp.8038-8049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781573v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adaptative Modulation of the Phosphinito–Phosphinous Acid Ligand: Computational Illustration Through Palladium-Catalyzed Alcohol Oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembled tetrazine cryptophane for ion pair recognition and guest release by cage disassembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Miton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Membrat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+                <w:t xml:space="preserve">Marie Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29214999⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.5217 - 5220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CC01421A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760697v1</w:t>
+                <w:t xml:space="preserve">hal-04562553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Mechanism Study of BH 3 ‐Mediated Reduction of P‐Stereogenic Hydroxyalkylphosphine Oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baidiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marc Mattalia</w:t>
+                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Javierre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Xavi Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400375⟩</w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847998v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-Directed In Crystallo Photopolymerization of a Donor–Acceptor Cyclopropane: When Everything Falls into Place!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical Mechanism Study of BH 3 ‐Mediated Reduction of P‐Stereogenic Hydroxyalkylphosphine Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Javierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Rémy Fortrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Masson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+                <w:t xml:space="preserve">Gérard Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c04899⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (29), pp.e202400375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617160v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Template-Directed In Crystallo Photopolymerization of a Donor–Acceptor Cyclopropane: When Everything Falls into Place!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Vandeputte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Antonetti</w:t>
+                <w:t xml:space="preserve">Sara Chentouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (8), pp.5314-5319. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c04899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851803v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cyclotriveratrylene Solvent‐Dependent Chiral Switch</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiral Atropisomeric-NHC Catechodithiolate Ruthenium Complexes for Z-Selective Asymmetric Ring-Opening Cross Metathesis of Exo-Norbornenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego García-López</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Jennifer Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Dylan Bouëtard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyu Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajie Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202303294⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.e202300341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382458v1</w:t>
+                <w:t xml:space="preserve">hal-04061751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Atropisomeric-NHC Catechodithiolate Ruthenium Complexes for Z-Selective Asymmetric Ring-Opening Cross Metathesis of Exo-Norbornenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dylan Bouëtard</w:t>
+                <w:t xml:space="preserve">C2 -Symmetric atropisomeric N-heterocyclic carbene–palladium( ii ) complexes: synthesis, chiral resolution, and application in the enantioselective α-arylation of amides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyu Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajie Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingyu Kong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vives</w:t>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202300341⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (25), pp.8728-8736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3dt01182h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061751v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C2 -Symmetric atropisomeric N-heterocyclic carbene–palladium( ii ) complexes: synthesis, chiral resolution, and application in the enantioselective α-arylation of amides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">Mechanistic insight into cobalt-mediated [2 + 2 + 2]-cycloaddition reactions with γ-alkylidenebutenolide and γ-alkylidenebuterolactam as 2π partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Alexander Punter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 52 (25), pp.8728-8736. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3dt01182h⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 52 (39), pp.14123-14131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3dt02291a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142950v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insight into cobalt-mediated [2 + 2 + 2]-cycloaddition reactions with γ-alkylidenebutenolide and γ-alkylidenebuterolactam as 2π partners</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Punter</w:t>
+                <w:t xml:space="preserve">Designing Donor‐Acceptor Cyclopropane for the ThermalSynthesis of Carbocyclic Eight‐Membered Rings (&amp;quot;Featured in Org. Chem. Highlights » / https://www.organic-chemistry.org/Highlights/2023/11December.shtm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Carissan</w:t>
+                <w:t xml:space="preserve">Maxime Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chentouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3dt02291a⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 365 (7), pp.1002-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202300015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235181v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Donor‐Acceptor Cyclopropane for the ThermalSynthesis of Carbocyclic Eight‐Membered Rings (&amp;quot;Featured in Org. Chem. Highlights » / https://www.organic-chemistry.org/Highlights/2023/11December.shtm)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dousset</w:t>
+                <w:t xml:space="preserve">A Cyclotriveratrylene Solvent‐Dependent Chiral Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Miton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Chentouf</w:t>
+                <w:t xml:space="preserve">Diego García-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐valère Naubron</w:t>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 365 (7), pp.1002-1011. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202300015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202303294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153558v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence of encaged Eu(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) and Tb(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) complexes controlled by an inherently chiral remote unit</w:t>
+                <w:t xml:space="preserve">A caged tris(2-pyridylmethyl)amine ligand equipped with a C triazole –H hydrogen bonding cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Godart</w:t>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Long</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Arrico</w:t>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2nj02360a⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (28), pp.10702-10706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt00607c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961762v1</w:t>
+                <w:t xml:space="preserve">hal-03789423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition metal complexes bearing atropisomeric saturated NHC ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Savchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bocquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (1), pp.13-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chir.23378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A caged tris(2-pyridylmethyl)amine ligand equipped with a C triazole –H hydrogen bonding cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circularly polarized luminescence of encaged Eu(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) and Tb(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) complexes controlled by an inherently chiral remote unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gege Qiu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leo Chaussy</w:t>
+                <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+                <w:t xml:space="preserve">Alberto Insuasty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Lorenzo Arrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51 (28), pp.10702-10706. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.20154 - 20159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2dt00607c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2nj02360a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789423v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate computed singlet–triplet energy differences for cobalt systems: implication for two-state reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2840,702 +2840,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tris(benzyltriazolemethyl)amine-based cage as a CuAAC ligand tolerant to exogeneous bulky nucleophiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Rationalization of chirality transfer and fast conformational changes in a tris(2-pyridylmethyl) amine-based cage †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gege Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (18), pp.2281-2284. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CC08005E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1ra01761f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175776v1</w:t>
+                <w:t xml:space="preserve">hal-03196895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C 1 ‐Symmetric Atropisomeric NHC Palladium(II) Complexes: Synthesis, Resolution and Characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tris(benzyltriazolemethyl)amine-based cage as a CuAAC ligand tolerant to exogeneous bulky nucleophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202100491⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (18), pp.2281-2284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC08005E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338494v1</w:t>
+                <w:t xml:space="preserve">hal-03175776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalization of chirality transfer and fast conformational changes in a tris(2-pyridylmethyl) amine-based cage †</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C 1 ‐Symmetric Atropisomeric NHC Palladium(II) Complexes: Synthesis, Resolution and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyu Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajie Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 363 (17), pp.4229-4238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ra01761f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202100491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196895v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Prochiral N-Heterocyclic Carbenes to Optically Pure Metal Complexes New Opportunities in Asymmetric Catalysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control and Transfer of Chirality Within Well-Defined Tripodal Supramolecular Cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b12698⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.599893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442228v1</w:t>
+                <w:t xml:space="preserve">hal-03153583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Transfer of Chirality Within Well-Defined Tripodal Supramolecular Cages</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From Prochiral N-Heterocyclic Carbenes to Optically Pure Metal Complexes New Opportunities in Asymmetric Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyu Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.93-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.599893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b12698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153583v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudopotential‐fragment spectroscopy for organic molecules and carbon allotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Punter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 120 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3563,529 +3563,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the rhodium-catalyzed hydroboration of NHC-boranes: the role of alkene coordination and the origin of enantioselectivity †</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-C Bond Breaking in Addition-Elimination Reactions on Nitriles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9DT03660A⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (15), pp.2621-2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395349v1</w:t>
+                <w:t xml:space="preserve">hal-02125621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When cobalt-mediated [2 + 2 + 2] cycloaddition reaction dares go astray: synthesis of unprecedented cobalt( iii )-complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Atomic pseudopotentials for reproducing π-orbital electron behavior in sp 2 carbon atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Punter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9DT03311D⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.e25914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.25914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354762v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic pseudopotentials for reproducing π-orbital electron behavior in sp 2 carbon atoms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the rhodium-catalyzed hydroboration of NHC-boranes: the role of alkene coordination and the origin of enantioselectivity †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Carissan</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.25914⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.17605 - 17611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9DT03660A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048996v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-C Bond Breaking in Addition-Elimination Reactions on Nitriles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When cobalt-mediated [2 + 2 + 2] cycloaddition reaction dares go astray: synthesis of unprecedented cobalt( iii )-complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Punter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Mattalia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (15), pp.2621-2628. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (42), pp.15767-15771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9DT03311D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125621v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly diastereoselective preparation of chiral NHC-boranes stereogenic at the boron atom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Aupic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Figliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4162,51 +4162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Gold(I) Complexes Bearing Verkade's Superbases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4292,90 +4292,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the ‘Comment on “trans-1,2-Disiloxybenzocyclobutene, an adequate partner for the auto-oxidation: EPR/spin trapping and theoretical studies”’ by H.-G. Korth, P. Mulder and T. Paul, Phys. Chem. Chem. Phys., 2017, 19 , C6CP04187F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beátrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (4), pp.3409-3413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4461,51 +4461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (2), pp.471 - 471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4539,51 +4539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computational Study of the Intramolec­ular Carbolithiation of Aryllithiums: Solvent and Substituent Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4694,51 +4694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (23), pp.3848-3854. </w:t>
@@ -4770,294 +4770,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the ring-opening of substituted cyclobutene to benzocyclobutene: analysis of pi delocalization, hyperconjugation, and ring strain</w:t>
+                <w:t xml:space="preserve">On the Catalysis of the Cycloisomerization of 1,6-Dienes with Tin(IV) Salts: The Important Role of a Water Molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Drujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp01695e⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, ChemCatChem, 6, pp.500 - 507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201300952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141483v1</w:t>
+                <w:t xml:space="preserve">hal-01347469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Catalysis of the Cycloisomerization of 1,6-Dienes with Tin(IV) Salts: The Important Role of a Water Molecule</w:t>
+                <w:t xml:space="preserve">On the ring-opening of substituted cyclobutene to benzocyclobutene: analysis of pi delocalization, hyperconjugation, and ring strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.16196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp01695e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201300952⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01347469v1</w:t>
+                <w:t xml:space="preserve">hal-01141483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold-catalyzed cycloisomerizations of 1,6-enynes. A computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5130,51 +5130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (8), pp.2090 - 2096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5259,64 +5259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rajzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 354, pp.2049-2056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5414,51 +5414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (18), pp.4814 - 4821. </w:t>
@@ -5548,51 +5548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poulain-Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (32), pp.6239 - 6248. </w:t>
@@ -5655,64 +5655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labile ligands on some Lewis super acids: a computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (33), </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5997,315 +5997,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Phosphine-Stabilized Gold–Arsenic Clusters [Au19(AsnPr)8(dppe)6]Cl3, [Au10(AsnPr)4(dppe)4]Cl2, [Au17(AsnPr)6(As2nPr2)(dppm)6]Cl3, and [Au10(AsPh)4(dppe)4]Cl2: Synthesis, Characterization, and DFT Calculations</w:t>
+                <w:t xml:space="preserve">Al-Eu and Al-Yb Donor–Acceptor Bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma Sevillano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Kattannek</w:t>
+                <w:t xml:space="preserve">Michael T. Gamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Roesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey N. Konchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhart Ahlrichs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 45 (22), pp.3702 - 3708. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200504566⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 45 (27), pp.4447 - 4451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200600423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450802v1</w:t>
+                <w:t xml:space="preserve">hal-01450803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-Eu and Al-Yb Donor–Acceptor Bonds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Phosphine-Stabilized Gold–Arsenic Clusters [Au19(AsnPr)8(dppe)6]Cl3, [Au10(AsnPr)4(dppe)4]Cl2, [Au17(AsnPr)6(As2nPr2)(dppm)6]Cl3, and [Au10(AsPh)4(dppe)4]Cl2: Synthesis, Characterization, and DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Kattannek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael T. Gamer</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliver Hampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 45 (27), pp.4447 - 4451. </w:t>
+              <w:t xml:space="preserve">, 2006, 45 (22), pp.3702 - 3708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200600423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200504566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450803v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Structure of[Ag26In18S36Cl6(dppm)10(thf)4][InCl4(thf)]2—A Combined Approach of Theory and Experiment</w:t>
               </w:r>
@@ -6330,51 +6330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Eichhöfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Fenske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Hampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred M. Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7275,51 +7275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA9F50C9"/>
+    <w:nsid w:val="5F5FD1CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7506,51 +7506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-nava" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8909-8002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240310330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8885-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Antonetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cotelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01879j" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05044959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00245A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01421A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04401" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04781573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Chou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Van&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Deschodt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300780" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847998v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Mattalia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400375" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Masson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04899" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303294" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morvan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bou&#235;tard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Kong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300341" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt01182h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delorme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Punter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02291a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dousset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Arrico" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nj02360a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bocquin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23378" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03291K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175776v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC08005E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100491" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khatmi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01761f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12698" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153583v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.599893" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26180" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Toure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03660A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03311D" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25914" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mattalia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900119" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700897" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp07923g" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201501320" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450750v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501208" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PFN6GXQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500809" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01141483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01695e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Drujon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300952" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPV7RSWP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.09.041" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450857v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101065" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4D3M51L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736643v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200063" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV40PP3R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450817v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Karanik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200234c" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vece" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ricci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poulain-Martini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000738" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115DF861B244ACA3A2E2DA6ED89B232E1307E56F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447594v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907229b" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E44D392E91F991D83F50FBC0B24622A10E32CB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450808v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhart Ahlrichs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701927" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D79LJBTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Wiecko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Roesky" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey N. Konchenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b614165j" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A880F60AE3DA0EA823E76B678904B8690584204/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450802v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sevillano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Fuhr" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Kattannek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hampe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200504566" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZSZVC1R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Gamer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200600423" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWGQQT36-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eichh&#246;fer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fenske" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred M. Kappes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200460052" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z80Z02MV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450798v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehong Han" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Coucouvanis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0499392" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sierka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b413110j" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9ADF1026BF563D4E4EB7C461F697A28F2D3836D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450767v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Corongiu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10582" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2N4B4NS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450790v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b303347c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97ECBC90277FA560A6DC9D377CD6438E0F772631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450785v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Huniar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0162-0134(03)80435-X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKZ7KW2B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311372v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jalowiecki-Duhamel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-nava" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8909-8002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240310330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8885-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05044959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00245A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Antonetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cotelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01879j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04781573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Chou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Van&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Deschodt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300780" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01421A" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Mattalia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400375" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04899" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morvan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bou&#235;tard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Kong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300341" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt01182h" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delorme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Punter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02291a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382458v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303294" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bocquin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23378" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Arrico" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nj02360a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03291K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khatmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01761f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC08005E" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338494v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100491" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.599893" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12698" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26180" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125621v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mattalia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900119" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25914" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Toure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03660A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03311D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700897" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp07923g" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201501320" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450750v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501208" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PFN6GXQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500809" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347469v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Drujon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300952" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPV7RSWP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01141483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01695e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.09.041" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450857v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101065" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4D3M51L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736643v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200063" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV40PP3R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450817v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Karanik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200234c" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vece" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ricci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poulain-Martini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000738" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115DF861B244ACA3A2E2DA6ED89B232E1307E56F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447594v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907229b" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E44D392E91F991D83F50FBC0B24622A10E32CB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450808v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhart Ahlrichs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701927" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D79LJBTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Wiecko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Roesky" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey N. Konchenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b614165j" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A880F60AE3DA0EA823E76B678904B8690584204/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Gamer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200600423" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWGQQT36-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450802v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sevillano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Fuhr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Kattannek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hampe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200504566" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZSZVC1R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eichh&#246;fer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fenske" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred M. Kappes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200460052" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z80Z02MV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450798v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehong Han" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Coucouvanis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0499392" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sierka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b413110j" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9ADF1026BF563D4E4EB7C461F697A28F2D3836D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450767v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Corongiu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10582" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2N4B4NS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450790v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b303347c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97ECBC90277FA560A6DC9D377CD6438E0F772631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450785v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Huniar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0162-0134(03)80435-X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKZ7KW2B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311372v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jalowiecki-Duhamel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>