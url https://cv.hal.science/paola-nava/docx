--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -345,2059 +345,2059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-deficient hemicryptophanes for the recognition of anions through anion–π interactions</w:t>
+                <w:t xml:space="preserve">Molecular building-blocks for anion–π interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Miton</w:t>
+                <w:t xml:space="preserve">Élise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Dupin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">Yoann Cotelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5OB00245A⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (34), pp.17997 - 18004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cp01879j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044959v1</w:t>
+                <w:t xml:space="preserve">hal-05228205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular building-blocks for anion–π interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron-deficient hemicryptophanes for the recognition of anions through anion–π interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Miton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Antonetti</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Cotelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (34), pp.17997 - 18004. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5cp01879j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5OB00245A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228205v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
+                <w:t xml:space="preserve">Atropisomeric N‐Heterocyclic Carbene‐Palladium(II) Complexes: Influence of the Backbone Substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Vandeputte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Antonetti</w:t>
+                <w:t xml:space="preserve">Yajie Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02674⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851803v1</w:t>
+                <w:t xml:space="preserve">hal-04781573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atropisomeric N‐Heterocyclic Carbene‐Palladium(II) Complexes: Influence of the Backbone Substitution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Adaptative Modulation of the Phosphinito–Phosphinous Acid Ligand: Computational Illustration Through Palladium-Catalyzed Alcohol Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Vançon</w:t>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
+                <w:t xml:space="preserve">Tété Etonam Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Deschodt</w:t>
+                <w:t xml:space="preserve">Alexis Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300780⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (21), pp.4999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29214999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781573v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adaptative Modulation of the Phosphinito–Phosphinous Acid Ligand: Computational Illustration Through Palladium-Catalyzed Alcohol Oxidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopy of End-On Copper(II) Superoxido Complexes: A Wave Function-Based Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tété Etonam Kondo</w:t>
+                <w:t xml:space="preserve">Léo Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Agostini</w:t>
+                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+                <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (21), pp.4999. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (18), pp.8038-8049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29214999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760697v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of End-On Copper(II) Superoxido Complexes: A Wave Function-Based Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembled tetrazine cryptophane for ion pair recognition and guest release by cage disassembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Miton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Chaussy</w:t>
+                <w:t xml:space="preserve">Marie Poujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Humbel</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04401⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.5217 - 5220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CC01421A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595349v1</w:t>
+                <w:t xml:space="preserve">hal-04562553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled tetrazine cryptophane for ion pair recognition and guest release by cage disassembly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Antonetti</w:t>
+                <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Poujade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Anna Baidiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavi Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CC01421A⟩</w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562553v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical Mechanism Study of BH 3 ‐Mediated Reduction of P‐Stereogenic Hydroxyalkylphosphine Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
+                <w:t xml:space="preserve">Jean‐marc Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavi Ribas</w:t>
+                <w:t xml:space="preserve">Guilhem Javierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Fortrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Buono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (29), pp.e202400375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564103v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Mechanism Study of BH 3 ‐Mediated Reduction of P‐Stereogenic Hydroxyalkylphosphine Oxides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Template-Directed In Crystallo Photopolymerization of a Donor–Acceptor Cyclopropane: When Everything Falls into Place!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Fortrie</w:t>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Buono</w:t>
+                <w:t xml:space="preserve">Kévin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chentouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400375⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c04899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847998v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-Directed In Crystallo Photopolymerization of a Donor–Acceptor Cyclopropane: When Everything Falls into Place!</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Chentouf</w:t>
+                <w:t xml:space="preserve">Emile Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Commeiras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (8), pp.5314-5319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c04899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617160v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Atropisomeric-NHC Catechodithiolate Ruthenium Complexes for Z-Selective Asymmetric Ring-Opening Cross Metathesis of Exo-Norbornenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic insight into cobalt-mediated [2 + 2 + 2]-cycloaddition reactions with γ-alkylidenebutenolide and γ-alkylidenebuterolactam as 2π partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Morvan</w:t>
+                <w:t xml:space="preserve">Marion Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Bouëtard</w:t>
+                <w:t xml:space="preserve">Alexander Punter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingyu Kong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yajie Chou</w:t>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vives</w:t>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.e202300341. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (39), pp.14123-14131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202300341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3dt02291a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061751v1</w:t>
+                <w:t xml:space="preserve">hal-04235181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C2 -Symmetric atropisomeric N-heterocyclic carbene–palladium( ii ) complexes: synthesis, chiral resolution, and application in the enantioselective α-arylation of amides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">Designing Donor‐Acceptor Cyclopropane for the ThermalSynthesis of Carbocyclic Eight‐Membered Rings (&amp;quot;Featured in Org. Chem. Highlights » / https://www.organic-chemistry.org/Highlights/2023/11December.shtm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Maxime Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chentouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3dt01182h⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 365 (7), pp.1002-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202300015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142950v1</w:t>
+                <w:t xml:space="preserve">hal-04153558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insight into cobalt-mediated [2 + 2 + 2]-cycloaddition reactions with γ-alkylidenebutenolide and γ-alkylidenebuterolactam as 2π partners</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Punter</w:t>
+                <w:t xml:space="preserve">A Cyclotriveratrylene Solvent‐Dependent Chiral Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Miton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Carissan</w:t>
+                <w:t xml:space="preserve">Diego García-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (39), pp.14123-14131. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3dt02291a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202303294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235181v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Donor‐Acceptor Cyclopropane for the ThermalSynthesis of Carbocyclic Eight‐Membered Rings (&amp;quot;Featured in Org. Chem. Highlights » / https://www.organic-chemistry.org/Highlights/2023/11December.shtm)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiral Atropisomeric-NHC Catechodithiolate Ruthenium Complexes for Z-Selective Asymmetric Ring-Opening Cross Metathesis of Exo-Norbornenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dousset</w:t>
+                <w:t xml:space="preserve">Jennifer Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Chentouf</w:t>
+                <w:t xml:space="preserve">Dylan Bouëtard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐valère Naubron</w:t>
+                <w:t xml:space="preserve">Lingyu Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajie Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202300015⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.e202300341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153558v1</w:t>
+                <w:t xml:space="preserve">hal-04061751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cyclotriveratrylene Solvent‐Dependent Chiral Switch</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">C2 -Symmetric atropisomeric N-heterocyclic carbene–palladium( ii ) complexes: synthesis, chiral resolution, and application in the enantioselective α-arylation of amides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyu Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajie Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (25), pp.8728-8736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202303294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3dt01182h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382458v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A caged tris(2-pyridylmethyl)amine ligand equipped with a C triazole –H hydrogen bonding cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gege Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donglin Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2455,351 +2455,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition metal complexes bearing atropisomeric saturated NHC ligands</w:t>
+                <w:t xml:space="preserve">Circularly polarized luminescence of encaged Eu(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) and Tb(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) complexes controlled by an inherently chiral remote unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariia Savchuk</w:t>
+                <w:t xml:space="preserve">Estelle Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bocquin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Insuasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Arrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.23378⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.20154 - 20159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2nj02360a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500191v1</w:t>
+                <w:t xml:space="preserve">hal-03961762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence of encaged Eu(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) and Tb(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) complexes controlled by an inherently chiral remote unit</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition metal complexes bearing atropisomeric saturated NHC ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Insuasty</w:t>
+                <w:t xml:space="preserve">Mariia Savchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Arrico</w:t>
+                <w:t xml:space="preserve">Lucas Bocquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46, pp.20154 - 20159. </w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.13-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2nj02360a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chir.23378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961762v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate computed singlet–triplet energy differences for cobalt systems: implication for two-state reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3080,103 +3080,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C 1 ‐Symmetric Atropisomeric NHC Palladium(II) Complexes: Synthesis, Resolution and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyu Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajie Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 363 (17), pp.4229-4238. </w:t>
@@ -3331,103 +3331,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Prochiral N-Heterocyclic Carbenes to Optically Pure Metal Complexes New Opportunities in Asymmetric Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyu Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142 (1), pp.93-98. </w:t>
@@ -3465,77 +3465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudopotential‐fragment spectroscopy for organic molecules and carbon allotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Punter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 120 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3660,77 +3660,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic pseudopotentials for reproducing π-orbital electron behavior in sp 2 carbon atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Punter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.e25914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3758,334 +3758,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the rhodium-catalyzed hydroboration of NHC-boranes: the role of alkene coordination and the origin of enantioselectivity †</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">When cobalt-mediated [2 + 2 + 2] cycloaddition reaction dares go astray: synthesis of unprecedented cobalt( iii )-complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Punter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momar Toure</w:t>
+                <w:t xml:space="preserve">Raquel Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48, pp.17605 - 17611. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9DT03660A⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 48 (42), pp.15767-15771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9DT03311D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395349v1</w:t>
+                <w:t xml:space="preserve">hal-02354762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When cobalt-mediated [2 + 2 + 2] cycloaddition reaction dares go astray: synthesis of unprecedented cobalt( iii )-complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Punter</w:t>
+                <w:t xml:space="preserve">Investigation of the rhodium-catalyzed hydroboration of NHC-boranes: the role of alkene coordination and the origin of enantioselectivity †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Oliveira</w:t>
+                <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Aubert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48 (42), pp.15767-15771. </w:t>
+              <w:t xml:space="preserve">, 2019, 48, pp.17605 - 17611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9DT03311D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9DT03660A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354762v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly diastereoselective preparation of chiral NHC-boranes stereogenic at the boron atom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Aupic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Figliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4162,51 +4162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Gold(I) Complexes Bearing Verkade's Superbases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4292,90 +4292,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the ‘Comment on “trans-1,2-Disiloxybenzocyclobutene, an adequate partner for the auto-oxidation: EPR/spin trapping and theoretical studies”’ by H.-G. Korth, P. Mulder and T. Paul, Phys. Chem. Chem. Phys., 2017, 19 , C6CP04187F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beátrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (4), pp.3409-3413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4403,260 +4403,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Chemodivergent Palladium-Catalyzed Processes: Role of Versatile Ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Computational Study of the Intramolec­ular Carbolithiation of Aryllithiums: Solvent and Substituent Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201501320⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (2), pp.394 - 401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201501208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644570v1</w:t>
+                <w:t xml:space="preserve">hal-01450750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Study of the Intramolec­ular Carbolithiation of Aryllithiums: Solvent and Substituent Effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum: Chemodivergent Palladium-Catalyzed Processes: Role of Versatile Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Buono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201501208⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.471 - 471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201501320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01450750v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemodivergent Palladium-Catalyzed Processes: Role of Versatile Ligands</w:t>
               </w:r>
@@ -4681,64 +4681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (23), pp.3848-3854. </w:t>
@@ -4789,51 +4789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Catalysis of the Cycloisomerization of 1,6-Dienes with Tin(IV) Salts: The Important Role of a Water Molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Drujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4935,51 +4935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the ring-opening of substituted cyclobutene to benzocyclobutene: analysis of pi delocalization, hyperconjugation, and ring strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.16196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5130,51 +5130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (8), pp.2090 - 2096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5259,64 +5259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rajzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 354, pp.2049-2056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5414,51 +5414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (18), pp.4814 - 4821. </w:t>
@@ -5548,51 +5548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poulain-Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (32), pp.6239 - 6248. </w:t>
@@ -5655,64 +5655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labile ligands on some Lewis super acids: a computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (33), </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5997,315 +5997,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-Eu and Al-Yb Donor–Acceptor Bonds</w:t>
+                <w:t xml:space="preserve">The Phosphine-Stabilized Gold–Arsenic Clusters [Au19(AsnPr)8(dppe)6]Cl3, [Au10(AsnPr)4(dppe)4]Cl2, [Au17(AsnPr)6(As2nPr2)(dppm)6]Cl3, and [Au10(AsPh)4(dppe)4]Cl2: Synthesis, Characterization, and DFT Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael T. Gamer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergey N. Konchenko</w:t>
+                <w:t xml:space="preserve">Paloma Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Kattannek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Hampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 45 (27), pp.4447 - 4451. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200600423⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 45 (22), pp.3702 - 3708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200504566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450803v1</w:t>
+                <w:t xml:space="preserve">hal-01450802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Phosphine-Stabilized Gold–Arsenic Clusters [Au19(AsnPr)8(dppe)6]Cl3, [Au10(AsnPr)4(dppe)4]Cl2, [Au17(AsnPr)6(As2nPr2)(dppm)6]Cl3, and [Au10(AsPh)4(dppe)4]Cl2: Synthesis, Characterization, and DFT Calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Kattannek</w:t>
+                <w:t xml:space="preserve">Al-Eu and Al-Yb Donor–Acceptor Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael T. Gamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Roesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey N. Konchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhart Ahlrichs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 45 (22), pp.3702 - 3708. </w:t>
+              <w:t xml:space="preserve">, 2006, 45 (27), pp.4447 - 4451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200504566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200600423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450802v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Structure of[Ag26In18S36Cl6(dppm)10(thf)4][InCl4(thf)]2—A Combined Approach of Theory and Experiment</w:t>
               </w:r>
@@ -6330,51 +6330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Eichhöfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Fenske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Hampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred M. Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7275,51 +7275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F5FD1CB"/>
+    <w:nsid w:val="6424E5BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7506,51 +7506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-nava" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8909-8002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240310330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8885-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05044959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00245A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Antonetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cotelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01879j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04781573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Chou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Van&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Deschodt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300780" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01421A" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Mattalia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400375" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04899" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morvan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bou&#235;tard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Kong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300341" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt01182h" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delorme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Punter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02291a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382458v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303294" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bocquin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23378" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Arrico" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nj02360a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03291K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khatmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01761f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC08005E" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338494v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100491" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.599893" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12698" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26180" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125621v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mattalia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900119" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25914" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Toure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03660A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03311D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700897" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp07923g" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201501320" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450750v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501208" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PFN6GXQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500809" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347469v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Drujon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300952" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPV7RSWP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01141483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01695e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.09.041" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450857v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101065" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4D3M51L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736643v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200063" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV40PP3R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450817v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Karanik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200234c" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vece" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ricci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poulain-Martini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000738" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115DF861B244ACA3A2E2DA6ED89B232E1307E56F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447594v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907229b" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E44D392E91F991D83F50FBC0B24622A10E32CB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450808v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhart Ahlrichs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701927" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D79LJBTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Wiecko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Roesky" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey N. Konchenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b614165j" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A880F60AE3DA0EA823E76B678904B8690584204/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Gamer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200600423" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWGQQT36-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450802v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sevillano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Fuhr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Kattannek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hampe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200504566" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZSZVC1R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eichh&#246;fer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fenske" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred M. Kappes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200460052" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z80Z02MV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450798v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehong Han" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Coucouvanis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0499392" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sierka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b413110j" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9ADF1026BF563D4E4EB7C461F697A28F2D3836D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450767v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Corongiu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10582" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2N4B4NS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450790v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b303347c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97ECBC90277FA560A6DC9D377CD6438E0F772631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450785v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Huniar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0162-0134(03)80435-X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKZ7KW2B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311372v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jalowiecki-Duhamel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-nava" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8909-8002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240310330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8885-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Antonetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cotelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01879j" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05044959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00245A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04781573v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Chou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Van&#231;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Deschodt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300780" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01421A" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847998v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Mattalia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400375" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Masson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04899" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delorme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Punter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02291a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dousset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303294" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bou&#235;tard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Kong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300341" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt01182h" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Arrico" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nj02360a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500191v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bocquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23378" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03291K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khatmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01761f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC08005E" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338494v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100491" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.599893" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12698" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26180" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125621v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mattalia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900119" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25914" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03311D" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Toure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03660A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700897" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp07923g" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450750v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501208" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PFN6GXQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644570v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201501320" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500809" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347469v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Drujon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300952" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPV7RSWP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01141483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01695e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.09.041" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450857v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101065" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4D3M51L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736643v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200063" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV40PP3R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450817v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Karanik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200234c" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vece" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ricci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poulain-Martini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000738" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115DF861B244ACA3A2E2DA6ED89B232E1307E56F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447594v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907229b" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E44D392E91F991D83F50FBC0B24622A10E32CB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450808v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhart Ahlrichs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701927" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D79LJBTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Wiecko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Roesky" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey N. Konchenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b614165j" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A880F60AE3DA0EA823E76B678904B8690584204/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450802v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sevillano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Fuhr" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Kattannek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hampe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200504566" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZSZVC1R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Gamer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200600423" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWGQQT36-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eichh&#246;fer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fenske" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred M. Kappes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200460052" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z80Z02MV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450798v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehong Han" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Coucouvanis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0499392" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sierka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b413110j" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9ADF1026BF563D4E4EB7C461F697A28F2D3836D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450767v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Corongiu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10582" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2N4B4NS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450790v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b303347c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97ECBC90277FA560A6DC9D377CD6438E0F772631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450785v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Huniar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0162-0134(03)80435-X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKZ7KW2B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311372v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jalowiecki-Duhamel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>