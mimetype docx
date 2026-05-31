--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -122,53 +122,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">240310330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=V1RW0DMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/O-8885-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -203,2837 +224,2854 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-Deficient Confined Space: Synthesis and Recognition Properties of a Covalent Molecular Cage Built upon Naphthalene Diimides and Benzene Triimides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daryna Shymon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 28 (4), pp.1312-1316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.5c05115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular building-blocks for anion–π interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (34), pp.17997 - 18004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5cp01879j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-deficient hemicryptophanes for the recognition of anions through anion–π interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Miton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5OB00245A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atropisomeric N‐Heterocyclic Carbene‐Palladium(II) Complexes: Influence of the Backbone Substitution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Vançon</w:t>
+                <w:t xml:space="preserve">Emile Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Deschodt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (8), pp.5314-5319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781573v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adaptative Modulation of the Phosphinito–Phosphinous Acid Ligand: Computational Illustration Through Palladium-Catalyzed Alcohol Oxidation</w:t>
+                <w:t xml:space="preserve">Atropisomeric N‐Heterocyclic Carbene‐Palladium(II) Complexes: Influence of the Backbone Substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Membrat</w:t>
+                <w:t xml:space="preserve">Yajie Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tété Etonam Kondo</w:t>
+                <w:t xml:space="preserve">Mathilde Vançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Agostini</w:t>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Carla Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (21), pp.4999. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29214999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760697v1</w:t>
+                <w:t xml:space="preserve">hal-04781573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of End-On Copper(II) Superoxido Complexes: A Wave Function-Based Analysis</w:t>
+                <w:t xml:space="preserve">The Adaptative Modulation of the Phosphinito–Phosphinous Acid Ligand: Computational Illustration Through Palladium-Catalyzed Alcohol Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Chaussy</w:t>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
+                <w:t xml:space="preserve">Tété Etonam Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Humbel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Alexis Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04401⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (21), pp.4999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29214999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595349v1</w:t>
+                <w:t xml:space="preserve">hal-04760697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled tetrazine cryptophane for ion pair recognition and guest release by cage disassembly</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopy of End-On Copper(II) Superoxido Complexes: A Wave Function-Based Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Léo Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Humbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CC01421A⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (18), pp.8038-8049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562553v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Baidiuk</w:t>
+                <w:t xml:space="preserve">Self-assembled tetrazine cryptophane for ion pair recognition and guest release by cage disassembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Miton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Chaussy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavi Ribas</w:t>
+                <w:t xml:space="preserve">Marie Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.5217 - 5220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CC01421A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564103v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Mechanism Study of BH 3 ‐Mediated Reduction of P‐Stereogenic Hydroxyalkylphosphine Oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baidiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marc Mattalia</w:t>
+                <w:t xml:space="preserve">Leo Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Javierre</w:t>
+                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Fortrie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Xavi Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400375⟩</w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847998v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-Directed In Crystallo Photopolymerization of a Donor–Acceptor Cyclopropane: When Everything Falls into Place!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Kévin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Masson</w:t>
+                <w:t xml:space="preserve">Sara Chentouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Chentouf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.4c04899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical Mechanism Study of BH 3 ‐Mediated Reduction of P‐Stereogenic Hydroxyalkylphosphine Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Vandeputte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Guilhem Javierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Fortrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Buono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02674⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (29), pp.e202400375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851803v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic insight into cobalt-mediated [2 + 2 + 2]-cycloaddition reactions with γ-alkylidenebutenolide and γ-alkylidenebuterolactam as 2π partners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Punter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52 (39), pp.14123-14131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3dt02291a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Donor‐Acceptor Cyclopropane for the ThermalSynthesis of Carbocyclic Eight‐Membered Rings (&amp;quot;Featured in Org. Chem. Highlights » / https://www.organic-chemistry.org/Highlights/2023/11December.shtm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Masson</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sara Chentouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 365 (7), pp.1002-1011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adsc.202300015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cyclotriveratrylene Solvent‐Dependent Chiral Switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Miton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego García-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202303294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Atropisomeric-NHC Catechodithiolate Ruthenium Complexes for Z-Selective Asymmetric Ring-Opening Cross Metathesis of Exo-Norbornenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Bouëtard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyu Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajie Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.e202300341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202300341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C2 -Symmetric atropisomeric N-heterocyclic carbene–palladium( ii ) complexes: synthesis, chiral resolution, and application in the enantioselective α-arylation of amides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyu Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajie Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52 (25), pp.8728-8736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3dt01182h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A caged tris(2-pyridylmethyl)amine ligand equipped with a C triazole –H hydrogen bonding cavity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circularly polarized luminescence of encaged Eu(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) and Tb(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) complexes controlled by an inherently chiral remote unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+                <w:t xml:space="preserve">Estelle Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Insuasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Arrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt00607c⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.20154 - 20159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2nj02360a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789423v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence of encaged Eu(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) and Tb(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) complexes controlled by an inherently chiral remote unit</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition metal complexes bearing atropisomeric saturated NHC ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Insuasty</w:t>
+                <w:t xml:space="preserve">Mariia Savchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Arrico</w:t>
+                <w:t xml:space="preserve">Lucas Bocquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46, pp.20154 - 20159. </w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.13-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2nj02360a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chir.23378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961762v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition metal complexes bearing atropisomeric saturated NHC ligands</w:t>
+                <w:t xml:space="preserve">A caged tris(2-pyridylmethyl)amine ligand equipped with a C triazole –H hydrogen bonding cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariia Savchuk</w:t>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bocquin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.23378⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (28), pp.10702-10706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt00607c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500191v1</w:t>
+                <w:t xml:space="preserve">hal-03789423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate computed singlet–triplet energy differences for cobalt systems: implication for two-state reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (36), pp.21841-21852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2CP03291K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalization of chirality transfer and fast conformational changes in a tris(2-pyridylmethyl) amine-based cage †</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C 1 ‐Symmetric Atropisomeric NHC Palladium(II) Complexes: Synthesis, Resolution and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyu Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajie Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 363 (17), pp.4229-4238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ra01761f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202100491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196895v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tris(benzyltriazolemethyl)amine-based cage as a CuAAC ligand tolerant to exogeneous bulky nucleophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gege Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3074,3972 +3112,3955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C 1 ‐Symmetric Atropisomeric NHC Palladium(II) Complexes: Synthesis, Resolution and Characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rationalization of chirality transfer and fast conformational changes in a tris(2-pyridylmethyl) amine-based cage †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202100491⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra01761f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338494v1</w:t>
+                <w:t xml:space="preserve">hal-03196895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and Transfer of Chirality Within Well-Defined Tripodal Supramolecular Cages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gege Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.599893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Prochiral N-Heterocyclic Carbenes to Optically Pure Metal Complexes New Opportunities in Asymmetric Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyu Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142 (1), pp.93-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.9b12698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudopotential‐fragment spectroscopy for organic molecules and carbon allotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Punter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 120 (11), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.26180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-C Bond Breaking in Addition-Elimination Reactions on Nitriles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Atomic pseudopotentials for reproducing π-orbital electron behavior in sp 2 carbon atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Punter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (15), pp.2621-2628. </w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.e25914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qua.25914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125621v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic pseudopotentials for reproducing π-orbital electron behavior in sp 2 carbon atoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Investigation of the rhodium-catalyzed hydroboration of NHC-boranes: the role of alkene coordination and the origin of enantioselectivity †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Carissan</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.25914⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.17605 - 17611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9DT03660A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048996v1</w:t>
+                <w:t xml:space="preserve">hal-02395349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When cobalt-mediated [2 + 2 + 2] cycloaddition reaction dares go astray: synthesis of unprecedented cobalt( iii )-complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Punter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (42), pp.15767-15771. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9DT03311D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the rhodium-catalyzed hydroboration of NHC-boranes: the role of alkene coordination and the origin of enantioselectivity †</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">C-C Bond Breaking in Addition-Elimination Reactions on Nitriles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9DT03660A⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (15), pp.2621-2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395349v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly diastereoselective preparation of chiral NHC-boranes stereogenic at the boron atom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Aupic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Figliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beátrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (26), pp.6524-6530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9SC01454C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Gold(I) Complexes Bearing Verkade's Superbases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (37), pp.4311 - 4316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201700897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the ‘Comment on “trans-1,2-Disiloxybenzocyclobutene, an adequate partner for the auto-oxidation: EPR/spin trapping and theoretical studies”’ by H.-G. Korth, P. Mulder and T. Paul, Phys. Chem. Chem. Phys., 2017, 19 , C6CP04187F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beátrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (4), pp.3409-3413. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp07923g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computational Study of the Intramolec­ular Carbolithiation of Aryllithiums: Solvent and Substituent Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (2), pp.394 - 401. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201501208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Chemodivergent Palladium-Catalyzed Processes: Role of Versatile Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (2), pp.471 - 471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201501320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemodivergent Palladium-Catalyzed Processes: Role of Versatile Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (23), pp.3848-3854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201500809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Catalysis of the Cycloisomerization of 1,6-Dienes with Tin(IV) Salts: The Important Role of a Water Molecule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On the ring-opening of substituted cyclobutene to benzocyclobutene: analysis of pi delocalization, hyperconjugation, and ring strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201300952⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.16196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp01695e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01347469v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the ring-opening of substituted cyclobutene to benzocyclobutene: analysis of pi delocalization, hyperconjugation, and ring strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On the Catalysis of the Cycloisomerization of 1,6-Dienes with Tin(IV) Salts: The Important Role of a Water Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Drujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.16196. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, ChemCatChem, 6, pp.500 - 507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cp01695e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201300952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141483v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold-catalyzed cycloisomerizations of 1,6-enynes. A computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 749, pp.335 - 342. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2013.09.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding of Gold with Unsaturated Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (8), pp.2090 - 2096. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201101065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Heterocyclic carbene mediated organocatalytic transfer of tin onto aldehydes: An easy access to syn-diols and mechanistic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rajzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 354, pp.2049-2056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adsc.201200063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Platinum(II) and Palladium(II) Phosphinito Phosphinous Acids Generate the Same Type of Reactive Intermediate in Alkyne Coordination? A Gas-Phase Study with Phenylethyne and Propargyl Acetate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Karanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (18), pp.4814 - 4821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om200234c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InIII-Catalysed Tandem C-C and C-O Bond Formation between Phenols and Allylic Acetates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Vece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poulain-Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (32), pp.6239 - 6248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201000738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labile ligands on some Lewis super acids: a computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (33), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b907229b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Investigation of Clusters of Phosphorus and Arsenic: Fascination and Temptation of High Symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhart Ahlrichs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (13), pp.4039 - 4045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.200701927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallium( I )–alkaline earth metal donor–acceptor bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Wiecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W. Roesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhart Ahlrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey N. Konchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9, pp.927 - 929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b614165j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Phosphine-Stabilized Gold–Arsenic Clusters [Au19(AsnPr)8(dppe)6]Cl3, [Au10(AsnPr)4(dppe)4]Cl2, [Au17(AsnPr)6(As2nPr2)(dppm)6]Cl3, and [Au10(AsPh)4(dppe)4]Cl2: Synthesis, Characterization, and DFT Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Sevillano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Kattannek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Hampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45 (22), pp.3702 - 3708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.200504566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Eu and Al-Yb Donor–Acceptor Bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael T. Gamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W. Roesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey N. Konchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhart Ahlrichs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45 (27), pp.4447 - 4451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.200600423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Structure of[Ag26In18S36Cl6(dppm)10(thf)4][InCl4(thf)]2—A Combined Approach of Theory and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhart Ahlrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Eichhöfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Fenske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Hampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred M. Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43 (29), pp.3823 - 3827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.200460052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evaluation by Density Functional Theory of M−M Interactions in Organometallic Clusters with the [Fe 3 MoS 3 ] 2+ Cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaehong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhart Ahlrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Coucouvanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43 (10), pp.3225 - 3229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic0499392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ligand coverage on properties of palladium clusters. A density functional theory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Sierka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhart Ahlrichs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6 (23), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b413110j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase geometries and energies ofbis(2,2?-bipyridine) interacting either with Cu(I) or Ag(I): Computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgina Corongiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93 (6), pp.395 - 404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qua.10582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density functional study of palladium clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Sierka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhart Ahlrichs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (16), pp.3372 - 3381. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b303347c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density functional theory calculations on the nitrogenase cofactor and synthetic analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Coucouvanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Coucouvanis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jaehong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhart Ahlrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Huniar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 96 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0162-0134(03)80435-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7049,165 +7070,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parité et évaluation non-discriminatoire au CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Jalowiecki-Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazar Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Comité Parité, Section 14, Comité National de la Recherche Scientifique CoNRS (mandature 2016-2021). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7275,51 +7296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6424E5BD"/>
+    <w:nsid w:val="8E8D34FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7506,51 +7527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-nava" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8909-8002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240310330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8885-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Antonetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cotelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01879j" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05044959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00245A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04781573v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Chou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Van&#231;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Deschodt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300780" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01421A" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847998v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Mattalia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400375" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Masson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04899" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delorme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Punter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02291a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dousset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303294" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bou&#235;tard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Kong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300341" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt01182h" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Arrico" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nj02360a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500191v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bocquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23378" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03291K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khatmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01761f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC08005E" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338494v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100491" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.599893" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12698" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26180" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125621v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mattalia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900119" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25914" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03311D" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Toure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03660A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700897" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp07923g" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450750v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501208" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PFN6GXQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644570v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201501320" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500809" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347469v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Drujon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300952" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPV7RSWP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01141483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01695e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.09.041" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450857v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101065" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4D3M51L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736643v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200063" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV40PP3R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450817v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Karanik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200234c" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vece" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ricci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poulain-Martini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000738" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115DF861B244ACA3A2E2DA6ED89B232E1307E56F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447594v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907229b" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E44D392E91F991D83F50FBC0B24622A10E32CB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450808v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhart Ahlrichs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701927" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D79LJBTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Wiecko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Roesky" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey N. Konchenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b614165j" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A880F60AE3DA0EA823E76B678904B8690584204/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450802v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sevillano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Fuhr" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Kattannek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hampe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200504566" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZSZVC1R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Gamer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200600423" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWGQQT36-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eichh&#246;fer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fenske" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred M. Kappes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200460052" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z80Z02MV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450798v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehong Han" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Coucouvanis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0499392" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sierka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b413110j" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9ADF1026BF563D4E4EB7C461F697A28F2D3836D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450767v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Corongiu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10582" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2N4B4NS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450790v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b303347c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97ECBC90277FA560A6DC9D377CD6438E0F772631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450785v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Huniar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0162-0134(03)80435-X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKZ7KW2B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311372v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jalowiecki-Duhamel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-nava" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8909-8002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240310330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=V1RW0DMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8885-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Antonetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cotelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01879j" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05044959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dupin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00245A" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04781573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Chou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Van&#231;on" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Deschodt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01421A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617160v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04899" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Mattalia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delorme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Punter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02291a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dousset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303294" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morvan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bou&#235;tard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Kong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300341" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt01182h" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Arrico" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nj02360a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500191v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bocquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23378" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03291K" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100491" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC08005E" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khatmi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01761f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153583v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.599893" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12698" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26180" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25914" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Toure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03660A" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354762v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03311D" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125621v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mattalia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900119" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651052v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700897" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651059v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp07923g" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450750v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501208" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PFN6GXQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644570v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201501320" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409758v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500809" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01141483v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01695e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Drujon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300952" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPV7RSWP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450759v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.09.041" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450857v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101065" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4D3M51L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736643v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200063" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV40PP3R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450817v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Karanik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200234c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vece" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ricci" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poulain-Martini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000738" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115DF861B244ACA3A2E2DA6ED89B232E1307E56F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447594v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907229b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E44D392E91F991D83F50FBC0B24622A10E32CB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhart Ahlrichs" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701927" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D79LJBTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450805v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Wiecko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Roesky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey N. Konchenko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b614165j" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A880F60AE3DA0EA823E76B678904B8690584204/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450802v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sevillano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Fuhr" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Kattannek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hampe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200504566" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZSZVC1R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Gamer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200600423" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWGQQT36-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450796v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eichh&#246;fer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fenske" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred M. Kappes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200460052" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z80Z02MV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehong Han" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Coucouvanis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0499392" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450801v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sierka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b413110j" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9ADF1026BF563D4E4EB7C461F697A28F2D3836D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450767v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Corongiu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10582" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2N4B4NS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450790v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b303347c" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97ECBC90277FA560A6DC9D377CD6438E0F772631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450785v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Huniar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0162-0134(03)80435-X" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKZ7KW2B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311372v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jalowiecki-Duhamel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>