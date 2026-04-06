--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -447,415 +447,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Colette. Una scrittrice al cinema. Recensioni e riflessioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Temi, 218 p., 2010, 9788889706848</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduzione alla Nouvelle Vague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centro Audiovisivi del Comune di Verona, 2010, 978-88-96342-01-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Temi, 218 p., 2010, 9788889706848</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il mito nel cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centro Audiovisivi del Comune di Verona, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Centro Audiovisivi del Comune di Verona, 2007</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In pagina e in palco : suggestioni sceniche nell'opera di Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cierre Edizioni, 2004, Sequenze, 978-88-8314-282-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poesia e verità. Documenti del Neoralismo cinematografico italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centro Mazziano-Unione Italiana Circoli del Cinema, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cierre Edizioni, 2004, Sequenze, 978-88-8314-282-6</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capire il cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centro Audiovisivi del Comune di Verona, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065338v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05065341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Miller</w:t>
               </w:r>
@@ -912,743 +912,911 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">French Cinema Cultural Policy since the 1940s: A National and Transnational Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Vezyroglou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Di Chiara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Film Policies in Europe (1945-1980). A comparative approach to the history of state aid for film</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.61-94, 2025, (Palgrave European Film and Media Studies), 978-3-0319-8746-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98747-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fabbrica della donna. Cinéma et concours de beauté en Italie (1938-1955)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Gauthier; Myriam Juan; Anne Kerlan; Mélisande Leventopoulos; Stéphanie-Emmanuelle Louis; Dimitri Vezyroglou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux d'histoire culturelle du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, École des chartes, 2025, (Études et rencontres de l'École des chartes), 978-2-35723-197-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Chéri(e) ? interprétations cinématographiques de l’univers de l’écrivaine et de ses personnages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ioanna Papaspyridou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">150 ans de la naissance de Colette. Actes du colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université nationale et capodistrienne d’Athènes, pp.189-202, 2025, 978-960-466-351-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature, cinéma ? Ah ! Voilà les deux mots qu’il ne fallait pas prononcer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Émilie Bouvard; Julien Dimerman; Laurence Le Bras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes de Colette [exposition, Paris, Bibliothèque nationale de France, du 23 septembre 2025 au 18 janvier 2026]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard; Bibliothèque nationale de France, pp.186-193, 2025, 978-2-0731-1270-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seulement une vedette de cinéma ? Le statut et l’image d’Ève Francis dans la presse cinématographique française des années 1920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bléger; Myriam Tsikounas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrication des vedettes dans l’entre-deux-guerres. Petits arrangements avec la biographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.89-104, 2024, (Histoire), 978-2-7535-9521-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12bba⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le petit fiancé de l’Italie. Jacques Perrin, acteur et producteur européen et transalpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Thomas; Vincent Amiel; José Moure; David Vasse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe du cinéma. Colloque de Cerisy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Impressions Nouvelles, pp.235-254, 2023, (Caméra subjective), 978-2-39070-030-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du réalisateur dans les accords franco-italiens de coproduction (1946-1955)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Marinone; Isabelle Moine-Dupuis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinéma et droit d'auteur : réflexions historiques et juridiques sur la paternité du réalisateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.135-146, 2023, (Arts du spectacle. Images et sons), 978-2-7574-4022-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra critica sociale, nostalgia cinefila e appropriazione d’autore: Frankenstein 90 di Alain Jessua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicola Pasqualicchio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caro Mostro. Duecento anni di Frankenstein [Cher monstre. Deux cents ans de Frankenstein]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fiorini, pp.259-271, 2022, 978-88-96419-62-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le miracle économique et le mirage de la jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moquin, Marc; Méla, Nadine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Femmes des autres, un film de Damiano Damiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.14-17, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dixième muse et sa grande protectrice. Musidora et Colette, histoire d’une amitié (professionnelle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Aurouet; Marie-Claude Cherqui; Laurent Véray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musidora, qui êtes-vous ? Un éclairage complet et novateur sur une actrice, réalisatrice, productrice et artiste totale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de Grenelle, pp.61-71, 2022, (Hors collection), 978-2-36677-303-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marque de la faute. La stigmatisation du travail féminin dans les mélodrames cinématographiques italiens des années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maelle Bazin, Frédéric Lambert, Giuseppina Sapio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stigmatiser. Discours médiatiques et normes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, 2020, 9782356876683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1664,1057 +1832,1057 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mariages à l’européenne. Les coproductions cinématographiques intra-européennes depuis 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRHC, pp.7-15, 2019, 978-2-37029-020-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exporter une actrice et une carrière : Eleonora Rossi Drago et les coproductions franco-italiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paola Palma, Valérie Pozner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mariages à l’européenne. Les coproductions cinématographiques intra-européennes depuis 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRHC, pp.99-129, 2019, 978-2-37029-020-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intermedialità al servizio della paura: Figures de cire, 1905-1934</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monica Cristini; Nicola Pasqualicchio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La scena del perturbante. L’inquietudine fantastica nelle arti dello spettacolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scripta, pp.113-131, 2018, 9788831933018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il catalogo della XXXI edizione del Cinema Ritrovato è dedicato alla memoria di Luce Vigo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.98--100, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coproductions cinématographiques franco-italiennes, 1946-1966 : un modèle de “cinéma européen” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Forest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Internationalisation des productions cinématographiques et audiovisuelles. État des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2017, 2757415816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maedchen in Uniform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il catalogo della XXXI edizione del Cinema Ritrovato è dedicato alla memoria di Luce Vigo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95--97, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Monk e Le Moine : adattamenti del romanzo di Lewis per la scena francese tra Sette e Ottocento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasqualicchio, Nicola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La meraviglia e la paura: il fantastico nel teatro europeo, 1750-1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 183, Bulzoni, pp.49--77, 2013, Biblioteca teatrale, 978-88-7870-868-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Mastroianni : l’acteur-auteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Gauthier; Dimitri Vezyroglou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Auteur de cinéma. Histoire, archéologie, généalogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRHC, pp.291-301, 2013, 9782370290007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il ritorno del Colonnello Chabert. Riflessioni su un adattamento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrini, Giuseppe; Lonardi, Gilberto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi in onore di Gilberto Lonardi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fiorini, pp.269--288, 2008, 978-88-87082-79-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelli dell’immagine della morte e dell’aldilà nel cinema di ambientazione medioevale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tedeschi Turco, Alessandro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Medioevo nel cinema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro Audiovisivi del Comune di Verona, pp.27--41, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo sguardo di Natàlia. La plaça del Diamant di Mercé Rodoreda tra romanzo e film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carol, Lídia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalla pagina allo schermo : uno sguardo alla letteratura catalana contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cierre, pp.41--54, 2007, Sequenze, 978-88-8314-420-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bellon. Stile e cultura di una regista appartata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogo del Verona Film Festival</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marsilio, pp.149--159, 2007, 978-88-317-9315-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bellon : filmographie, biographie, textes de présentations des films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogo del Verona Film Festival</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marsilio, pp.160-167, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiaba, l’attore, la scena. Su una riscrittura per attore solo del Pentamerone di Giambattista Basile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasqualicchio, Nicola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'attore solista nel teatro italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bulzoni, pp.141--153, 2006, 978-88-7870-133-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo specchio nero. Ultracorpi e altre fantastiche ossessioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scandola, Alberto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immagine allo specchio: il cinema e la metafora del doppio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cierre, pp.61--66, 1997, 978-88-86654-50-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2724,1415 +2892,1415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette et le cinéma. Méthodologies et nouvelles approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Colette, 1157-1158, pp.180-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bandes-annonces en images fixes. Les &amp;quot;fotobuste&amp;quot; du cinéma italien des années 1950 et 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Le cinéma par ses photographies, 7, pp.161-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/photographica.1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette et le cinéma. Entretien avec Paola Palma, maîtresse de conférences et chercheuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzaines : Lettres, arts et idées </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Pascazio, traductrice franco-italienne pour le cinéma au milieu du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Écran traduit. Revue sur la traduction et l’adaptation audiovisuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, pp.29-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“In famiglia si spara” : Les Tontons flingueurs, film de coproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps Noir. La Revue des Littératures Policière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faux amis ? Les travers de la coproduction franco-italienne dans les années 1950-1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.55-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Petit Monde de Don Camillo. Complications et incompréhensions autour d’une œuvre internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropos. Comunicação, Sociedade e Cultura </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, New Perspectives on European Mediterranean Cinema, 8 (1), 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apresentação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Manuel Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropos. Journal of Hermeneutics and Philosophical Criticism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âge d’or du cinéma franco-italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDC-Réseau Canopé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] L’Avventura. International Journal of Italian Film and Media Landscapes, n° spécial 2018, « Latin lover »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 86, pp.211-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1895.7269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double identity. La promozione delle coproduzioni franco-italiane degli anni ’50 e ’60 in Francia e in Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ámbitos. Revista de estudios de ciencias sociales y humanidades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38, pp.33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viaggio in Francia : Pathé Italian-French Co-productions in the Fifties and Sixties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Italian Cinema and Media Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (3), pp.333-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Found in translation. Gladys Pascazio: transfert culturali italo-francesi nel lavoro di una traduttrice per il cinema (1947-1961)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni del CSCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Cinema italiano: pratiche e tecniche, 13, pp.209-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola, storia di un appuntamento mancato: i cattolici e la coproduzione cinematografica italo-francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schermi. Storia e culture del cinema e dei media in Italia </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, I cattolici nella fabbrica del cinema e dei media: produzione, opere, protagonisti (1940-1970), 1 (2), pp.108-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il fascino perturbante dell’inesplicabile. La Main (1920): da Maupassant al cinema fantastico di Violet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brumal. Revista de Investigación sobre lo Fantastico/Research Journal on the Fantastic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (1), pp.227-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix off narratives, du texte à l’écran. Les processus d’adaptation dans deux films de Louis Malle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/narratologie.6560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinamiche di scambio tra cinema e letteratura: i sottotitoli di Colette per Jeunes filles en uniforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24, pp.223--243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/babel.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il caso Colette-Rossellini : L'invidia e Viaggio in Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAM TAC : Arts and Artifacts in Movie : Technology, Aesthetics, Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, pp.73--90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1400/109589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una sceneggiatura particolare : Colette di Yannick Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti dell'Accademia roveretana degli Agiati. A, Classe di scienze umane, lettere ed arti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (8), pp.285--316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4142,4804 +4310,4804 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il percorso istituzionale delle coproduzioni, tra passato e presente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciclo di seminari: Le coproduzioni cinematografiche italo-francesi, tra passato e presente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette et &amp;quot;Le Blé en herbe&amp;quot; de Claude Autant-Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projection "Le blé en herbe" (1954) adapté de l'oeuvre originale de Colette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’envers de ce que les autres regardent à l’endroit : Colette conteuse des Arts du spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - Voies de colette : entre plume et scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution de l’appétit vampirique au XXIe siècle. Esthétiques et métaphores politiques dans la faim des revenants à l’écran (cinéma et séries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - L’expérience de la faim dans l’art et le cinéma : images, poétiques, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raphaël Jaudon; Aurel Rotival, Jan 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets publicitaires comme source pour l’histoire culturelle du cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La publicité du film : histoire, pratiques et conceptions des dispositifs promotionnels au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La società Cinématographique Lyre: storia e attualità di un percorso produttivo italo-francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno Internazionale - Cinema francese e cinema italiano: storie intrecciate #1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette et le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestation culturelle à l'occasion des 150 ans de la naissance de Colette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Raphaël Jaudon; Aurel Rotival, Jan 2024, Caen, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette &amp;quot;Chéri(e)&amp;quot;? Réinterprétations cinématographiques de l’écrivaine et de ses personnages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 ans de la naissance de Colette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athènes, Grèce. pp.189-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellon-Colette : paroles et images à quatre mains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : (Re)Voir Yannick Bellon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athènes, Grèce. pp.189-202</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette, réactualisation d’une icône féminine ou féministe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international EQELLES Littérature(s), féminin et féminisme(s) : enjeux, tensions, relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette et le cinéma : histoire (culturelle) d'une longue et multiforme relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’Histoire culturelle 2023-2024 : Séance sur "Colette a 150 ans ! Actualité d'une écrivaine du XXe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Caen, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se jeter à l’eau. La politique, l’intime et les sports aquatiques chez Nanni Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études - Gros plan les sports sur les écrans : les défis cinématographiques de la représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Caen, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des bandes annonces en images fixes. La fotobusta du cinéma italien des années 1950 et 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - Le cinéma par ses photographies. Figurer, publier et écrire le cinéma avec des photographies (des origines aux années 1960)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Caen, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vagabonda dello schermo : la contribution de Colette à l’adaptation cinématographique franco-italienne de La Vagabonde (1917)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Colette e l’Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France. 12 p</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Greggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Boustani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Festival international des écrits de femmes : Colette, une femme parmi les autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Sauveur en Puisaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rome, Italie</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée : une femme de cinéma ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études : Matériaux de Médée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romain Jobez; Stéphanie Loncle; Comédie de Caen, Jan 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantômes, zombies et vampires, un cinéma de l'épouvante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 26es Rendez-Vous de l'Histoire de Blois 2023 : Les vivants et les morts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Colette méditerranéenne</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette et le cinéma : rencontre avec Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures-conférences du Cycle : Ils/elles aiment Colette. Séance de 18 juin 2023 : Colette et le cinéma. Rencontre avec Paola Palma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint-Sauveur en Puisaye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’envers du ciné : Colette et l’hybridation des spectacles dans les années 1910</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cinéma en France de 1908 à 1919</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coproductions franco-italiennes dans l'après-guerre (1946-1960) : réparer et construire l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconstruction de l’Europe de l’après-guerre à travers les arts visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aventure de L’avventura, ou la naissance dans la douleur d’un film franco-italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freak accidents : de l’accident improbable et monstrueux au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coproductions cinématographiques franco-italiennes des années 1930 aux années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire permanent de l’AFRHC. Nouvelles recherches sur l’histoire du cinéma, année 2021-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail féminin dans les mélodrames filmiques italiens des années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2021 : le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles recherches sur l'histoire des professions cinématographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simonetta Greggio</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Emmanuelle Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint-Sauveur en Puisaye, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priska Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Pór</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2021 : le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Romain Jobez; Stéphanie Loncle; Comédie de Caen, Jan 2023, Caen, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots de bienvenue et introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pozner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Pòr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Profession et professionnalisation de l’acteur de cinéma (sonore)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint-Sauveur en Puisaye, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seulement une vedette de cinéma ? Le statut et l’image d’Ève Francis dans la presse cinématographique française des années 1920-1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petits arrangements biographiques. La fabrication des vedettes par la presse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jouvet acteur de théâtre et de cinéma : visibilité et traitement de la stratification de la pratique actorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de l’acteur dans la presse écrite et illustrée 1750-1980</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique culturelle du cinéma dans les années 1950-1960 : regards sur les enjeux d'un gouvernement de la culture et par la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pozner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Emmanuelle Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2020 : gouverner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Caen, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion des films de coproduction en France et en Italie dans les années 1950-1960 : matière archivistique et exploitation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions d’histoire des métiers et des techniques du cinéma et de l’audiovisuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musidora et Colette : histoire d’une amitié professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musidora, qui êtes-vous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Paola Palma</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique culturelle du cinéma dans les années 1950-1960 : regards sur les enjeux d’un gouvernement de la culture et par la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Emmanuelle Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Priska Morrissey</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23e Rendez-vous de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rendez-vous de l’histoire de Blois; AFRHC, Oct 2020, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divina creatura. Greta Garbo en Italie : histoire d’une manipulation (vocale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les visages de Garbo : construction, circulation et appropriations d’une image de star internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exotisme entre propagande et melodrama : la dimension sonore du cinéma colonial fasciste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sons de l'exotisme au cinéma (bruits, musique, paroles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cinéastes italiens au service de l'histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Neutres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Berttozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2019 : l'Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I vinti ? Censure, doublage, réception critique des films de la Continental en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continental Films. Nouvelles sources, nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellissima. La femme italienne et le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2019 : l'Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mots de bienvenue et introduction</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âge d’or du cinéma franco-italien : les coproductions cinématographiques en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2019 : l'Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voce/volto. Questions de genre : évolution et influence culturelle du doublage et de la post-synchronisation en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialités vocales : voix, genre et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Think of the Distinction without Telling the Story of so Many Shared Experiences? A Different Perspective on Italian-French Film Coproductions History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinema Transnacional Da Europa Mediterrânea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Faro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra critica sociale, nostalgia cinefila e appropriazione d’autore : Frankenstein 90 di Alain Jessua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caro Mostro. Duecento anni di Frankenstein</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Verona, Italy. pp.259--271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs dans les échanges italo-français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe du cinéma : espace de création transnational I - Le cinéma italien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regardez !&amp;quot; Colette et la découverte du cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2018 : la puissance des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quel droit ? La place du réalisateur dans les accords franco-italiens de coproduction cinématographique à partir de 1946</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La paternité du réalisateur sur les œuvres cinématographiques : un passé toujours d’avenir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In famiglia si spara : les Tontons flingueurs, film de coproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Tontons flingueurs, si c’est une œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme qui aimait ses personnages : à la découverte du cinéma d’Antonio Pietrangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quinzaine du cinéma italien 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio De Sica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quinzaine du cinéma italien 2017-03-26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vagabondes de l’écran : les personnages féminins de Colette et le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLAM Genre : Littératures, Arts, Médias - 2017-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalla parte dei doppiati : Gian Maria Volonté e la questione italiana voce/volto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La professione degli attori. Proposte e metodi per lo studio di attori e attrici nel cinema italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bologna, Italia, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma italien de L’Écran français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire de L’Écran français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le signe de la faute : la stigmatisation des personnages féminins dans les mélodrames cinématographiques italiens des années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stigmatiser : normes sociales et pratiques médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit du film Fabiola : roman-photo ou bande dessinée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La novellisation : études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exporter une actrice et une carrière : Eleonora Rossi Drago et la coproduction franco-italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les coproductions cinématographiques intra-européennes depuis 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afficher une identité différenciée : la présentation promotionnelle des coproductions franco-italiennes des années 1950-1960 à travers les affiches en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La migration des images en Europe : des premiers temps aux années 1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coproductions franco-italiennes des années 1950-1960 : un continent cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quinzaine du cinéma italien 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix du corps : le cas singulier du doublage dans le cinéma italien depuis 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire culturelle du cinéma, 2016-2017 : Les corps au cinéma, entre salle et écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da “Fabiola” a “Don Camillo”: i cattolici e la coproduzione italo-francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I cattolici e il cinema in Italia tra gli anni ’40 e gli anni ‘70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pozner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les coproductions cinématographiques intra-européennes depuis 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opportunisme ou utopie ? L’Union du cinéma européen : une tentative italo-française de faire l’union de l’Europe avant l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire culturelle du cinéma, 2014-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Blois, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exemple des coproductions franco-italiennes des années 1950-1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'économique à l'esthétique, du social au politique : la coproduction, un objet d'histoire globale du cinéma.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coproductions franco-italiennes : un modèle de “cinéma européen” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’internationalisation des productions cinématographiques et audiovisuelles : état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo strano caso della star Marcello e dell’attore Mastroianni nel contesto di una co-produzione franco-italiana : Vie Privée (1961), di Louis Malle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcello Mastroianni. Stile italiano, icona internazionale / Italian Style, International Icon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Rendez-vous de l’histoire de Blois; AFRHC, Oct 2020, Blois, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Petit fiancé de l’Italie : Jacques Perrin, acteur et producteur transalpin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Perrin, portrait d’un artiste engagé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Lyon, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Hollywood made in Italy : les films américains en Italie après 1945, de la coupe à la récriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1945, le retour des films américains en Europe : économie, politique, esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Monk e Le Moine : adattamenti del romanzo di Lewis per la scena francese tra Sette e Ottocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La meraviglia e la paura Il fantastico nel teatro europeo (1750-1950)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Verona, Italia, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe classique dans le mélodrame hollywoodien : mécanismes d’intégration et de relecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures mythiques de l'espace méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mastroianni, l’acteur-auteur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’auteur de cinéma : histoire et archéologie d’une notion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...2151 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8949,206 +9117,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Perspectives on European Mediterranean Cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Manuel Neves Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropos. Comunicação, Sociedade e Cultura </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (1), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Cine Transnacional de Europa Mediterranea/European Mediterranean Transnational Cinemas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Manuel Neves Carrega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ámbitos. Revista de estudios de ciencias sociales y humanidades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, 54 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9158,98 +9326,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification, projection, empathie dans les arts du spectacle [glossaire en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9259,166 +9427,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette et le cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Trétaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mythe classique dans le mélodrame hollywoodien : mécanismes d’intégration et de relecture. L’exemple de Leave Her to Heaven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9428,392 +9596,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Vidéo] &amp;quot;La Grande Désillusion&amp;quot; : Entretiens avec Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Vidéo] L’Aventure Danse macabre avec Olivier Père, Jean-François Rauger et Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Vidéo] Conversation avec Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Vidéo] Colette feat. Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ardjoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Podcast] Lina Wertmüller, une femme dans la Cinecittà des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9960,51 +10128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Pavesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466319v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028652v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1500" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559079v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Manuel Carrega" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Messina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.7269" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6560" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01326908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.188" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/109589" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salerno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Greggio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Boustani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062113v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Emmanuelle Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Morrissey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin P&#243;r" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062118v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin P&#242;r" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Hamery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063417v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05347103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Neutres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Berttozzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gili" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029063v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067164v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067170v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029072v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029060v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067160v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067161v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029076v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029068v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Manuel Neves Carrega" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290668v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290678v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078963v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tr&#233;taigne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028717v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gl&#226;tre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Renaut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078966v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ardjoum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Pavesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98747-2_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466319v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1500" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Manuel Carrega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Messina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.7269" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6560" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01326908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.188" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/109589" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salerno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063411v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Greggio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Boustani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062117v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067165v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Emmanuelle Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Morrissey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin P&#243;r" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062118v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin P&#242;r" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Hamery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063417v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05347103v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062112v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Neutres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Berttozzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067158v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067163v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067170v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063418v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029060v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029072v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029058v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063419v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067161v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029076v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029068v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Manuel Neves Carrega" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290678v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078963v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tr&#233;taigne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028717v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gl&#226;tre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Renaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078969v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078966v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078965v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ardjoum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078964v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>