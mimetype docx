--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -447,415 +447,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduzione alla Nouvelle Vague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centro Audiovisivi del Comune di Verona, 2010, 978-88-96342-01-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Colette. Una scrittrice al cinema. Recensioni e riflessioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temi, 218 p., 2010, 9788889706848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Centro Audiovisivi del Comune di Verona, 2010, 978-88-96342-01-5</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il mito nel cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centro Audiovisivi del Comune di Verona, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Centro Audiovisivi del Comune di Verona, 2007</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In pagina e in palco : suggestioni sceniche nell'opera di Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cierre Edizioni, 2004, Sequenze, 978-88-8314-282-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capire il cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centro Audiovisivi del Comune di Verona, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cierre Edizioni, 2004, Sequenze, 978-88-8314-282-6</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poesia e verità. Documenti del Neoralismo cinematografico italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centro Mazziano-Unione Italiana Circoli del Cinema, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065341v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05065338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Miller</w:t>
               </w:r>
@@ -1488,1261 +1488,1261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le miracle économique et le mirage de la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moquin, Marc; Méla, Nadine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Femmes des autres, un film de Damiano Damiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.14-17, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tra critica sociale, nostalgia cinefila e appropriazione d’autore: Frankenstein 90 di Alain Jessua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicola Pasqualicchio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caro Mostro. Duecento anni di Frankenstein [Cher monstre. Deux cents ans de Frankenstein]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fiorini, pp.259-271, 2022, 978-88-96419-62-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, pp.14-17, 2022</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dixième muse et sa grande protectrice. Musidora et Colette, histoire d’une amitié (professionnelle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Aurouet; Marie-Claude Cherqui; Laurent Véray. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musidora, qui êtes-vous ? Un éclairage complet et novateur sur une actrice, réalisatrice, productrice et artiste totale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de Grenelle, pp.61-71, 2022, (Hors collection), 978-2-36677-303-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de Grenelle, pp.61-71, 2022, (Hors collection), 978-2-36677-303-3</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marque de la faute. La stigmatisation du travail féminin dans les mélodrames cinématographiques italiens des années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maelle Bazin, Frédéric Lambert, Giuseppina Sapio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stigmatiser. Discours médiatiques et normes sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, 2020, 9782356876683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'eau, 2020, 9782356876683</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pozner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariages à l’européenne. Les coproductions cinématographiques intra-européennes depuis 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRHC, pp.7-15, 2019, 978-2-37029-020-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...34 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exporter une actrice et une carrière : Eleonora Rossi Drago et les coproductions franco-italiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paola Palma, Valérie Pozner. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mariages à l’européenne. Les coproductions cinématographiques intra-européennes depuis 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFRHC, pp.7-15, 2019, 978-2-37029-020-5</w:t>
+              <w:t xml:space="preserve">, AFRHC, pp.99-129, 2019, 978-2-37029-020-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, AFRHC, pp.99-129, 2019, 978-2-37029-020-5</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intermedialità al servizio della paura: Figures de cire, 1905-1934</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monica Cristini; Nicola Pasqualicchio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La scena del perturbante. L’inquietudine fantastica nelle arti dello spettacolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scripta, pp.113-131, 2018, 9788831933018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Scripta, pp.113-131, 2018, 9788831933018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coproductions cinématographiques franco-italiennes, 1946-1966 : un modèle de “cinéma européen” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Forest. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Internationalisation des productions cinématographiques et audiovisuelles. État des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2017, 2757415816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il catalogo della XXXI edizione del Cinema Ritrovato è dedicato alla memoria di Luce Vigo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.98--100, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2017, 2757415816</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maedchen in Uniform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il catalogo della XXXI edizione del Cinema Ritrovato è dedicato alla memoria di Luce Vigo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95--97, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp.95--97, 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Monk e Le Moine : adattamenti del romanzo di Lewis per la scena francese tra Sette e Ottocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pasqualicchio, Nicola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La meraviglia e la paura: il fantastico nel teatro europeo, 1750-1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 183, Bulzoni, pp.49--77, 2013, Biblioteca teatrale, 978-88-7870-868-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 183, Bulzoni, pp.49--77, 2013, Biblioteca teatrale, 978-88-7870-868-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Mastroianni : l’acteur-auteur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Gauthier; Dimitri Vezyroglou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Auteur de cinéma. Histoire, archéologie, généalogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRHC, pp.291-301, 2013, 9782370290007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, AFRHC, pp.291-301, 2013, 9782370290007</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelli dell’immagine della morte e dell’aldilà nel cinema di ambientazione medioevale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tedeschi Turco, Alessandro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Medioevo nel cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Audiovisivi del Comune di Verona, pp.27--41, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il ritorno del Colonnello Chabert. Riflessioni su un adattamento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrini, Giuseppe; Lonardi, Gilberto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi in onore di Gilberto Lonardi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fiorini, pp.269--288, 2008, 978-88-87082-79-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Centro Audiovisivi del Comune di Verona, pp.27--41, 2008</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bellon. Stile e cultura di una regista appartata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalogo del Verona Film Festival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsilio, pp.149--159, 2007, 978-88-317-9315-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bellon : filmographie, biographie, textes de présentations des films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalogo del Verona Film Festival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsilio, pp.160-167, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo sguardo di Natàlia. La plaça del Diamant di Mercé Rodoreda tra romanzo e film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carol, Lídia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalla pagina allo schermo : uno sguardo alla letteratura catalana contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cierre, pp.41--54, 2007, Sequenze, 978-88-8314-420-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028655v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05065342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiaba, l’attore, la scena. Su una riscrittura per attore solo del Pentamerone di Giambattista Basile</w:t>
               </w:r>
@@ -3254,165 +3254,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Petit Monde de Don Camillo. Complications et incompréhensions autour d’une œuvre internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tropos. Comunicação, Sociedade e Cultura </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, New Perspectives on European Mediterranean Cinema, 8 (1), 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faux amis ? Les travers de la coproduction franco-italienne dans les années 1950-1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.55-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559079v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02290595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apresentação</w:t>
               </w:r>
@@ -4284,51 +4284,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4400,4714 +4400,4619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les objets publicitaires comme source pour l’histoire culturelle du cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La publicité du film : histoire, pratiques et conceptions des dispositifs promotionnels au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La società Cinématographique Lyre: storia e attualità di un percorso produttivo italo-francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convegno Internazionale - Cinema francese e cinema italiano: storie intrecciate #1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’envers de ce que les autres regardent à l’endroit : Colette conteuse des Arts du spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - Voies de colette : entre plume et scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution de l’appétit vampirique au XXIe siècle. Esthétiques et métaphores politiques dans la faim des revenants à l’écran (cinéma et séries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - L’expérience de la faim dans l’art et le cinéma : images, poétiques, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raphaël Jaudon; Aurel Rotival, Jan 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Colette et &amp;quot;Le Blé en herbe&amp;quot; de Claude Autant-Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projection "Le blé en herbe" (1954) adapté de l'oeuvre originale de Colette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette et le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestation culturelle à l'occasion des 150 ans de la naissance de Colette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Raphaël Jaudon; Aurel Rotival, Jan 2024, Caen, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette &amp;quot;Chéri(e)&amp;quot;? Réinterprétations cinématographiques de l’écrivaine et de ses personnages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 ans de la naissance de Colette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athènes, Grèce. pp.189-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellon-Colette : paroles et images à quatre mains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : (Re)Voir Yannick Bellon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette, réactualisation d’une icône féminine ou féministe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international EQELLES Littérature(s), féminin et féminisme(s) : enjeux, tensions, relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette et le cinéma : histoire (culturelle) d'une longue et multiforme relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’Histoire culturelle 2023-2024 : Séance sur "Colette a 150 ans ! Actualité d'une écrivaine du XXe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athènes, Grèce. pp.189-202</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se jeter à l’eau. La politique, l’intime et les sports aquatiques chez Nanni Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études - Gros plan les sports sur les écrans : les défis cinématographiques de la représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des bandes annonces en images fixes. La fotobusta du cinéma italien des années 1950 et 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - Le cinéma par ses photographies. Figurer, publier et écrire le cinéma avec des photographies (des origines aux années 1960)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Caen, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vagabonda dello schermo : la contribution de Colette à l’adaptation cinématographique franco-italienne de La Vagabonde (1917)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Colette e l’Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Caen, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Greggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Boustani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Festival international des écrits de femmes : Colette, une femme parmi les autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Sauveur en Puisaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Caen, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée : une femme de cinéma ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études : Matériaux de Médée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romain Jobez; Stéphanie Loncle; Comédie de Caen, Jan 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France. 12 p</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantômes, zombies et vampires, un cinéma de l'épouvante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 26es Rendez-Vous de l'Histoire de Blois 2023 : Les vivants et les morts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rome, Italie</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette et le cinéma : rencontre avec Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures-conférences du Cycle : Ils/elles aiment Colette. Séance de 18 juin 2023 : Colette et le cinéma. Rencontre avec Paola Palma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint-Sauveur en Puisaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Colette méditerranéenne</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coproductions cinématographiques franco-italiennes des années 1930 aux années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire permanent de l’AFRHC. Nouvelles recherches sur l’histoire du cinéma, année 2021-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’envers du ciné : Colette et l’hybridation des spectacles dans les années 1910</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cinéma en France de 1908 à 1919</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coproductions franco-italiennes dans l'après-guerre (1946-1960) : réparer et construire l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconstruction de l’Europe de l’après-guerre à travers les arts visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aventure de L’avventura, ou la naissance dans la douleur d’un film franco-italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freak accidents : de l’accident improbable et monstrueux au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots de bienvenue et introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simonetta Greggio</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pozner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint-Sauveur en Puisaye, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Pòr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Profession et professionnalisation de l’acteur de cinéma (sonore)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Romain Jobez; Stéphanie Loncle; Comédie de Caen, Jan 2023, Caen, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seulement une vedette de cinéma ? Le statut et l’image d’Ève Francis dans la presse cinématographique française des années 1920-1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petits arrangements biographiques. La fabrication des vedettes par la presse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Blois, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail féminin dans les mélodrames filmiques italiens des années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2021 : le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint-Sauveur en Puisaye, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles recherches sur l'histoire des professions cinématographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Emmanuelle Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priska Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Pór</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2021 : le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jouvet acteur de théâtre et de cinéma : visibilité et traitement de la stratification de la pratique actorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de l’acteur dans la presse écrite et illustrée 1750-1980</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion des films de coproduction en France et en Italie dans les années 1950-1960 : matière archivistique et exploitation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions d’histoire des métiers et des techniques du cinéma et de l’audiovisuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Caen, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musidora et Colette : histoire d’une amitié professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musidora, qui êtes-vous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique culturelle du cinéma dans les années 1950-1960 : regards sur les enjeux d'un gouvernement de la culture et par la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pozner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Emmanuelle Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2020 : gouverner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divina creatura. Greta Garbo en Italie : histoire d’une manipulation (vocale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les visages de Garbo : construction, circulation et appropriations d’une image de star internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nouvelles recherches sur l'histoire des professions cinématographiques</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exotisme entre propagande et melodrama : la dimension sonore du cinéma colonial fasciste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sons de l'exotisme au cinéma (bruits, musique, paroles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cinéastes italiens au service de l'histoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Emmanuelle Louis</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Neutres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Priska Morrissey</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Berttozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2019 : l'Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mots de bienvenue et introduction</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I vinti ? Censure, doublage, réception critique des films de la Continental en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continental Films. Nouvelles sources, nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellissima. La femme italienne et le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2019 : l'Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âge d’or du cinéma franco-italien : les coproductions cinématographiques en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2019 : l'Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voce/volto. Questions de genre : évolution et influence culturelle du doublage et de la post-synchronisation en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialités vocales : voix, genre et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quel droit ? La place du réalisateur dans les accords franco-italiens de coproduction cinématographique à partir de 1946</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La paternité du réalisateur sur les œuvres cinématographiques : un passé toujours d’avenir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In famiglia si spara : les Tontons flingueurs, film de coproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Tontons flingueurs, si c’est une œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme qui aimait ses personnages : à la découverte du cinéma d’Antonio Pietrangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quinzaine du cinéma italien 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Think of the Distinction without Telling the Story of so Many Shared Experiences? A Different Perspective on Italian-French Film Coproductions History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinema Transnacional Da Europa Mediterrânea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Faro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra critica sociale, nostalgia cinefila e appropriazione d’autore : Frankenstein 90 di Alain Jessua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caro Mostro. Duecento anni di Frankenstein</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Verona, Italy. pp.259--271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs dans les échanges italo-français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe du cinéma : espace de création transnational I - Le cinéma italien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regardez !&amp;quot; Colette et la découverte du cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2018 : la puissance des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le signe de la faute : la stigmatisation des personnages féminins dans les mélodrames cinématographiques italiens des années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stigmatiser : normes sociales et pratiques médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vagabondes de l’écran : les personnages féminins de Colette et le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLAM Genre : Littératures, Arts, Médias - 2017-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalla parte dei doppiati : Gian Maria Volonté e la questione italiana voce/volto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La professione degli attori. Proposte e metodi per lo studio di attori e attrici nel cinema italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bologna, Italia, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma italien de L’Écran français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire de L’Écran français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio De Sica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quinzaine du cinéma italien 2017-03-26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit du film Fabiola : roman-photo ou bande dessinée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La novellisation : études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix du corps : le cas singulier du doublage dans le cinéma italien depuis 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire culturelle du cinéma, 2016-2017 : Les corps au cinéma, entre salle et écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exporter une actrice et une carrière : Eleonora Rossi Drago et la coproduction franco-italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les coproductions cinématographiques intra-européennes depuis 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afficher une identité différenciée : la présentation promotionnelle des coproductions franco-italiennes des années 1950-1960 à travers les affiches en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La migration des images en Europe : des premiers temps aux années 1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coproductions franco-italiennes des années 1950-1960 : un continent cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quinzaine du cinéma italien 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da “Fabiola” a “Don Camillo”: i cattolici e la coproduzione italo-francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I cattolici e il cinema in Italia tra gli anni ’40 e gli anni ‘70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pozner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les coproductions cinématographiques intra-européennes depuis 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opportunisme ou utopie ? L’Union du cinéma européen : une tentative italo-française de faire l’union de l’Europe avant l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire culturelle du cinéma, 2014-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exemple des coproductions franco-italiennes des années 1950-1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'économique à l'esthétique, du social au politique : la coproduction, un objet d'histoire globale du cinéma.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Blois, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coproductions franco-italiennes : un modèle de “cinéma européen” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’internationalisation des productions cinématographiques et audiovisuelles : état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo strano caso della star Marcello e dell’attore Mastroianni nel contesto di una co-produzione franco-italiana : Vie Privée (1961), di Louis Malle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcello Mastroianni. Stile italiano, icona internazionale / Italian Style, International Icon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Petit fiancé de l’Italie : Jacques Perrin, acteur et producteur transalpin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Perrin, portrait d’un artiste engagé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Rendez-vous de l’histoire de Blois; AFRHC, Oct 2020, Blois, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Hollywood made in Italy : les films américains en Italie après 1945, de la coupe à la récriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1945, le retour des films américains en Europe : économie, politique, esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Lyon, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Monk e Le Moine : adattamenti del romanzo di Lewis per la scena francese tra Sette e Ottocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La meraviglia e la paura Il fantastico nel teatro europeo (1750-1950)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Verona, Italia, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe classique dans le mélodrame hollywoodien : mécanismes d’intégration et de relecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures mythiques de l'espace méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mastroianni, l’acteur-auteur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’auteur de cinéma : histoire et archéologie d’une notion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...2034 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...183 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9117,206 +9022,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Perspectives on European Mediterranean Cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Manuel Neves Carrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tropos. Comunicação, Sociedade e Cultura </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8 (1), 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Perspectives on European Mediterranean Cinema</w:t>
+                <w:t xml:space="preserve">El Cine Transnacional de Europa Mediterranea/European Mediterranean Transnational Cinemas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Manuel Neves Carrega</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 8 (1), 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ámbitos. Revista de estudios de ciencias sociales y humanidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, 54 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9326,98 +9231,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification, projection, empathie dans les arts du spectacle [glossaire en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9427,166 +9332,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette et le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Trétaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette et le cinéma</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Le mythe classique dans le mélodrame hollywoodien : mécanismes d’intégration et de relecture. L’exemple de Leave Her to Heaven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9596,392 +9501,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Vidéo] &amp;quot;La Grande Désillusion&amp;quot; : Entretiens avec Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">[Vidéo] &amp;quot;La Grande Désillusion&amp;quot; : Entretiens avec Paola Palma</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Vidéo] L’Aventure Danse macabre avec Olivier Père, Jean-François Rauger et Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Vidéo] Conversation avec Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Vidéo] Colette feat. Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ardjoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Podcast] Lina Wertmüller, une femme dans la Cinecittà des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10128,51 +10033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Pavesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98747-2_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466319v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1500" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Manuel Carrega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Messina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.7269" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6560" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01326908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.188" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/109589" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salerno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063411v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Greggio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Boustani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062117v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067165v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Emmanuelle Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Morrissey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin P&#243;r" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062118v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin P&#242;r" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Hamery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063417v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05347103v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062112v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Neutres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Berttozzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067158v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067163v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067170v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063418v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029060v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029072v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029058v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063419v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067161v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029076v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029068v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Manuel Neves Carrega" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290678v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078963v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tr&#233;taigne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028717v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gl&#226;tre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Renaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078969v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078966v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078965v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ardjoum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078964v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Pavesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98747-2_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466319v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023797v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1500" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Manuel Carrega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Messina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.7269" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6560" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01326908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.188" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/109589" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salerno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Greggio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Boustani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062117v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062118v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin P&#242;r" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Emmanuelle Louis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Morrissey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin P&#243;r" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Hamery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Neutres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Berttozzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029065v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029057v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029072v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029058v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029062v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029069v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029064v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029076v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Manuel Neves Carrega" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290668v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tr&#233;taigne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gl&#226;tre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Renaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ardjoum" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078964v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>