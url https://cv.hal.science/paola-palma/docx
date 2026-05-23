--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -703,159 +703,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poesia e verità. Documenti del Neoralismo cinematografico italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centro Mazziano-Unione Italiana Circoli del Cinema, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Capire il cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centro Audiovisivi del Comune di Verona, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065338v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05065341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Miller</w:t>
               </w:r>
@@ -1488,1261 +1488,1261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tra critica sociale, nostalgia cinefila e appropriazione d’autore: Frankenstein 90 di Alain Jessua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicola Pasqualicchio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caro Mostro. Duecento anni di Frankenstein [Cher monstre. Deux cents ans de Frankenstein]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fiorini, pp.259-271, 2022, 978-88-96419-62-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le miracle économique et le mirage de la jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moquin, Marc; Méla, Nadine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Femmes des autres, un film de Damiano Damiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.14-17, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Fiorini, pp.259-271, 2022, 978-88-96419-62-5</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dixième muse et sa grande protectrice. Musidora et Colette, histoire d’une amitié (professionnelle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Aurouet; Marie-Claude Cherqui; Laurent Véray. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musidora, qui êtes-vous ? Un éclairage complet et novateur sur une actrice, réalisatrice, productrice et artiste totale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de Grenelle, pp.61-71, 2022, (Hors collection), 978-2-36677-303-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de Grenelle, pp.61-71, 2022, (Hors collection), 978-2-36677-303-3</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marque de la faute. La stigmatisation du travail féminin dans les mélodrames cinématographiques italiens des années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maelle Bazin, Frédéric Lambert, Giuseppina Sapio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stigmatiser. Discours médiatiques et normes sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, 2020, 9782356876683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'eau, 2020, 9782356876683</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pozner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariages à l’européenne. Les coproductions cinématographiques intra-européennes depuis 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRHC, pp.7-15, 2019, 978-2-37029-020-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...34 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exporter une actrice et une carrière : Eleonora Rossi Drago et les coproductions franco-italiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paola Palma, Valérie Pozner. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mariages à l’européenne. Les coproductions cinématographiques intra-européennes depuis 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFRHC, pp.7-15, 2019, 978-2-37029-020-5</w:t>
+              <w:t xml:space="preserve">, AFRHC, pp.99-129, 2019, 978-2-37029-020-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, AFRHC, pp.99-129, 2019, 978-2-37029-020-5</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intermedialità al servizio della paura: Figures de cire, 1905-1934</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monica Cristini; Nicola Pasqualicchio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La scena del perturbante. L’inquietudine fantastica nelle arti dello spettacolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scripta, pp.113-131, 2018, 9788831933018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Scripta, pp.113-131, 2018, 9788831933018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il catalogo della XXXI edizione del Cinema Ritrovato è dedicato alla memoria di Luce Vigo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.98--100, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coproductions cinématographiques franco-italiennes, 1946-1966 : un modèle de “cinéma européen” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Forest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Internationalisation des productions cinématographiques et audiovisuelles. État des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2017, 2757415816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Divine</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maedchen in Uniform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il catalogo della XXXI edizione del Cinema Ritrovato è dedicato alla memoria di Luce Vigo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.98--100, 2017</w:t>
+              <w:t xml:space="preserve">, pp.95--97, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp.95--97, 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Monk e Le Moine : adattamenti del romanzo di Lewis per la scena francese tra Sette e Ottocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pasqualicchio, Nicola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La meraviglia e la paura: il fantastico nel teatro europeo, 1750-1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 183, Bulzoni, pp.49--77, 2013, Biblioteca teatrale, 978-88-7870-868-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 183, Bulzoni, pp.49--77, 2013, Biblioteca teatrale, 978-88-7870-868-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Mastroianni : l’acteur-auteur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Gauthier; Dimitri Vezyroglou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Auteur de cinéma. Histoire, archéologie, généalogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRHC, pp.291-301, 2013, 9782370290007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, AFRHC, pp.291-301, 2013, 9782370290007</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il ritorno del Colonnello Chabert. Riflessioni su un adattamento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrini, Giuseppe; Lonardi, Gilberto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi in onore di Gilberto Lonardi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fiorini, pp.269--288, 2008, 978-88-87082-79-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelli dell’immagine della morte e dell’aldilà nel cinema di ambientazione medioevale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tedeschi Turco, Alessandro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Medioevo nel cinema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro Audiovisivi del Comune di Verona, pp.27--41, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Fiorini, pp.269--288, 2008, 978-88-87082-79-1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo sguardo di Natàlia. La plaça del Diamant di Mercé Rodoreda tra romanzo e film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carol, Lídia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalla pagina allo schermo : uno sguardo alla letteratura catalana contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cierre, pp.41--54, 2007, Sequenze, 978-88-8314-420-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bellon. Stile e cultura di una regista appartata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogo del Verona Film Festival</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marsilio, pp.149--159, 2007, 978-88-317-9315-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bellon : filmographie, biographie, textes de présentations des films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogo del Verona Film Festival</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marsilio, pp.160-167, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065342v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05028655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiaba, l’attore, la scena. Su una riscrittura per attore solo del Pentamerone di Giambattista Basile</w:t>
               </w:r>
@@ -3254,165 +3254,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faux amis ? Les travers de la coproduction franco-italienne dans les années 1950-1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.55-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Petit Monde de Don Camillo. Complications et incompréhensions autour d’une œuvre internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropos. Comunicação, Sociedade e Cultura </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, New Perspectives on European Mediterranean Cinema, 8 (1), 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290595v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02559079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apresentação</w:t>
               </w:r>
@@ -4400,3784 +4400,3784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Colette et &amp;quot;Le Blé en herbe&amp;quot; de Claude Autant-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projection "Le blé en herbe" (1954) adapté de l'oeuvre originale de Colette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Colmar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’envers de ce que les autres regardent à l’endroit : Colette conteuse des Arts du spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - Voies de colette : entre plume et scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les objets publicitaires comme source pour l’histoire culturelle du cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La publicité du film : histoire, pratiques et conceptions des dispositifs promotionnels au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La società Cinématographique Lyre: storia e attualità di un percorso produttivo italo-francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno Internazionale - Cinema francese e cinema italiano: storie intrecciate #1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution de l’appétit vampirique au XXIe siècle. Esthétiques et métaphores politiques dans la faim des revenants à l’écran (cinéma et séries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - L’expérience de la faim dans l’art et le cinéma : images, poétiques, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raphaël Jaudon; Aurel Rotival, Jan 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Raphaël Jaudon; Aurel Rotival, Jan 2024, Caen, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette et le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestation culturelle à l'occasion des 150 ans de la naissance de Colette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Colmar, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette &amp;quot;Chéri(e)&amp;quot;? Réinterprétations cinématographiques de l’écrivaine et de ses personnages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 ans de la naissance de Colette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athènes, Grèce. pp.189-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellon-Colette : paroles et images à quatre mains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : (Re)Voir Yannick Bellon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athènes, Grèce. pp.189-202</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette, réactualisation d’une icône féminine ou féministe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international EQELLES Littérature(s), féminin et féminisme(s) : enjeux, tensions, relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette et le cinéma : histoire (culturelle) d'une longue et multiforme relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’Histoire culturelle 2023-2024 : Séance sur "Colette a 150 ans ! Actualité d'une écrivaine du XXe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Caen, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se jeter à l’eau. La politique, l’intime et les sports aquatiques chez Nanni Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études - Gros plan les sports sur les écrans : les défis cinématographiques de la représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Caen, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des bandes annonces en images fixes. La fotobusta du cinéma italien des années 1950 et 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - Le cinéma par ses photographies. Figurer, publier et écrire le cinéma avec des photographies (des origines aux années 1960)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Caen, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vagabonda dello schermo : la contribution de Colette à l’adaptation cinématographique franco-italienne de La Vagabonde (1917)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Colette e l’Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France. 12 p</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantômes, zombies et vampires, un cinéma de l'épouvante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 26es Rendez-Vous de l'Histoire de Blois 2023 : Les vivants et les morts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rome, Italie</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Greggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Boustani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Festival international des écrits de femmes : Colette, une femme parmi les autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Sauveur en Puisaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Colette méditerranéenne</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée : une femme de cinéma ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études : Matériaux de Médée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romain Jobez; Stéphanie Loncle; Comédie de Caen, Jan 2023, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette et le cinéma : rencontre avec Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures-conférences du Cycle : Ils/elles aiment Colette. Séance de 18 juin 2023 : Colette et le cinéma. Rencontre avec Paola Palma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint-Sauveur en Puisaye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’envers du ciné : Colette et l’hybridation des spectacles dans les années 1910</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cinéma en France de 1908 à 1919</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coproductions cinématographiques franco-italiennes des années 1930 aux années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire permanent de l’AFRHC. Nouvelles recherches sur l’histoire du cinéma, année 2021-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coproductions franco-italiennes dans l'après-guerre (1946-1960) : réparer et construire l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconstruction de l’Europe de l’après-guerre à travers les arts visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aventure de L’avventura, ou la naissance dans la douleur d’un film franco-italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freak accidents : de l’accident improbable et monstrueux au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail féminin dans les mélodrames filmiques italiens des années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2021 : le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles recherches sur l'histoire des professions cinématographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simonetta Greggio</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Emmanuelle Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint-Sauveur en Puisaye, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priska Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Pór</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2021 : le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Romain Jobez; Stéphanie Loncle; Comédie de Caen, Jan 2023, Caen, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots de bienvenue et introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pozner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Pòr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Profession et professionnalisation de l’acteur de cinéma (sonore)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Blois, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seulement une vedette de cinéma ? Le statut et l’image d’Ève Francis dans la presse cinématographique française des années 1920-1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petits arrangements biographiques. La fabrication des vedettes par la presse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint-Sauveur en Puisaye, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jouvet acteur de théâtre et de cinéma : visibilité et traitement de la stratification de la pratique actorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de l’acteur dans la presse écrite et illustrée 1750-1980</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion des films de coproduction en France et en Italie dans les années 1950-1960 : matière archivistique et exploitation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions d’histoire des métiers et des techniques du cinéma et de l’audiovisuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musidora et Colette : histoire d’une amitié professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musidora, qui êtes-vous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique culturelle du cinéma dans les années 1950-1960 : regards sur les enjeux d'un gouvernement de la culture et par la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pozner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Emmanuelle Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2020 : gouverner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Caen, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divina creatura. Greta Garbo en Italie : histoire d’une manipulation (vocale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les visages de Garbo : construction, circulation et appropriations d’une image de star internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mots de bienvenue et introduction</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exotisme entre propagande et melodrama : la dimension sonore du cinéma colonial fasciste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sons de l'exotisme au cinéma (bruits, musique, paroles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cinéastes italiens au service de l'histoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pozner</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Neutres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Berttozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2019 : l'Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I vinti ? Censure, doublage, réception critique des films de la Continental en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continental Films. Nouvelles sources, nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellissima. La femme italienne et le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2019 : l'Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âge d’or du cinéma franco-italien : les coproductions cinématographiques en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2019 : l'Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voce/volto. Questions de genre : évolution et influence culturelle du doublage et de la post-synchronisation en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialités vocales : voix, genre et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Think of the Distinction without Telling the Story of so Many Shared Experiences? A Different Perspective on Italian-French Film Coproductions History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinema Transnacional Da Europa Mediterrânea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quel droit ? La place du réalisateur dans les accords franco-italiens de coproduction cinématographique à partir de 1946</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La paternité du réalisateur sur les œuvres cinématographiques : un passé toujours d’avenir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Blois, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In famiglia si spara : les Tontons flingueurs, film de coproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Tontons flingueurs, si c’est une œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Lyon, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme qui aimait ses personnages : à la découverte du cinéma d’Antonio Pietrangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quinzaine du cinéma italien 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regardez !&amp;quot; Colette et la découverte du cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois 2018 : la puissance des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra critica sociale, nostalgia cinefila e appropriazione d’autore : Frankenstein 90 di Alain Jessua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caro Mostro. Duecento anni di Frankenstein</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Verona, Italy. pp.259--271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs dans les échanges italo-français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe du cinéma : espace de création transnational I - Le cinéma italien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio De Sica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quinzaine du cinéma italien 2017-03-26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vagabondes de l’écran : les personnages féminins de Colette et le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLAM Genre : Littératures, Arts, Médias - 2017-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalla parte dei doppiati : Gian Maria Volonté e la questione italiana voce/volto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La professione degli attori. Proposte e metodi per lo studio di attori e attrici nel cinema italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bologna, Italia, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dijon, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma italien de L’Écran français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire de L’Écran français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le signe de la faute : la stigmatisation des personnages féminins dans les mélodrames cinématographiques italiens des années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stigmatiser : normes sociales et pratiques médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Blois, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit du film Fabiola : roman-photo ou bande dessinée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La novellisation : études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Faro, Portugal</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exporter une actrice et une carrière : Eleonora Rossi Drago et la coproduction franco-italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les coproductions cinématographiques intra-européennes depuis 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Verona, Italy. pp.259--271</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afficher une identité différenciée : la présentation promotionnelle des coproductions franco-italiennes des années 1950-1960 à travers les affiches en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La migration des images en Europe : des premiers temps aux années 1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix du corps : le cas singulier du doublage dans le cinéma italien depuis 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire culturelle du cinéma, 2016-2017 : Les corps au cinéma, entre salle et écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063419v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05029058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coproductions franco-italiennes des années 1950-1960 : un continent cinématographique</w:t>
               </w:r>
@@ -10033,51 +10033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Pavesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98747-2_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466319v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023797v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1500" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Manuel Carrega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Messina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.7269" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6560" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01326908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.188" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/109589" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salerno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Greggio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Boustani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062117v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062118v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin P&#242;r" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Emmanuelle Louis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Morrissey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin P&#243;r" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Hamery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Neutres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Berttozzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029065v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029057v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029072v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029058v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029062v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029069v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029064v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029076v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Manuel Neves Carrega" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290668v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tr&#233;taigne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gl&#226;tre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Renaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ardjoum" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078964v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Pavesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98747-2_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466319v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/photographica.1500" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Manuel Carrega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Messina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.7269" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6560" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01326908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.188" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/109589" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salerno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063411v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Greggio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Boustani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062117v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067165v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Emmanuelle Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Morrissey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin P&#243;r" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062118v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin P&#242;r" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Hamery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Neutres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Berttozzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029070v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029063v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067164v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067167v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029057v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029058v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063419v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029062v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029069v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029064v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029076v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Manuel Neves Carrega" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290668v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tr&#233;taigne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gl&#226;tre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Renaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ardjoum" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078964v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>