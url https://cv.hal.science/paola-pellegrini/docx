--- v0 (2026-03-26)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.66265060241px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paola Pellegrini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paola-pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6087-651X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-1633-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On objective weights for additional train timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale demand prediction in urban rail using multi-graph inductive representation learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Viet Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Victor Flensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Cerreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board 2025 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Rail Traffic Management in Closed-loop: Assessment of Alternative Train Route Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Working Group on Transportation Annual Meeting 2025 - EWGT2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euro Working Group on Transportation Annual Meeting 2025 - EWGT2025, Sep 2025, Edinbugrh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop-Skipping to Reduce Delays in Train Rescheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Di Cola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cacchiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Science (ODS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Badesi, Italy. pp.123-134, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-90095-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support for Dimensioning an Innovative Rail-Road Transport System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 9th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Luxembourg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MT-ITS68460.2025.11223583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Between Objectives in Additional Train Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Intelligent Rail Transportation (ICIRT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Beijing, China. pp.50-55, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIRT66379.2025.11216767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Automatic Parameter Configuration to Enhance Real-Time Railway Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Ibáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 9th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Luxembourg, Luxembourg. 6p, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MT-ITS68460.2025.11223597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity analysis for a railway node using microscopic cyclic timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Mati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar-Berraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Control, Decision and Information Technologies (CoDIT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split - Croatia, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Ant Colony Optimization and Mixed Integer Linear Programming for Multi-objective Railway Timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Medeossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nygreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Conference on Intelligent Transportation Systems ITSC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated train rerouting and rescheduling in large infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiajie Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena Conference (TRA Lisbon 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.319-326, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time train rescheduling for connecting trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Chaudhary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 (24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business; IMT Atlantique; l'Université Rennes 1, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization for train re-scheduling and re-routing : a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo d'Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing self-organizing railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo D’amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBelgrade 2023, the 10th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Railway Operations Research and University of Belgrade, Apr 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full factorial sensitivity analysis for a capacitated Flex-Route Transit system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 8th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mt-its56129.2023.10241378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal scheduling of an on-demand passenger transport service through electric autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristic Algorithms for Real-Time Energy Consumption Optimization in Railway Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative algorithm for the coordinated train rerouting and rescheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiajie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th SmartRaCon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic decomposition approach for the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN2022 - 11th Triennial Symposium on Transportation Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mauritius Island, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative algorithm for the coordinated train rerouting and rescheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiajie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical deployment of real-time railway traffic management algorithms: impact of process meta-parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODS 2022, International Conference on Optimization and Decision Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Fabio Schoen; GOL – Global Optimization Laboratory "Gerardo Poggiali" - UniFI, University of Florence, Italy; Airo - The Italian Association of Operations Research; DINFO (Dept. of Information Engineering, Università degli Studi di Firenze), Aug 2022, Firenze, Italy. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Railway Traffic Management Problem: a Dynamic Decomposition Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of a Parallel Ant Colony Optimization for the Real-Time Train Routing Selection Problem in Large Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVOCOP 2022, 22nd European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Séville, Spain. pp46-61, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04148-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train routing selection problem: Ant colony optimization versus integer linear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D'ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp167-172, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for Mobility Allowance Shuttle Transit (MAST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athens, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27058.94407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conditional Time-Intervals formulation of the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp187-194, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved approach for train routing selection in large railway stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D'ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of Autonomous Electric Vehicles On-Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decomposition Approach of the Real-Time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Decomposition of the Real-Time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2021, 24th Euro Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aveiro, Portugal. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Integer Linear Programming (MILP) formulation for a Mobility Allowance Shuttle Transit (MAST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, California, United States. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23703.50088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimization for Energy-Efficient Train Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2021, Genetic and Evolutionary Computation Conference Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France. pp75-76, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3459436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Optimization of Energy Consumption in Railway Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2021, 24th Euro Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aveiro, Portugal. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient multi-train operations in railway networks considering traffic perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage framework for strategic railway timetabling based on multi-objective ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Medeossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nygreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the viability of decentralized railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perrachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPRAIL 2020 : 17th International Conference on Railway Engineering Design & Operation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition-based integer programming for coordinated train rerouting and rescheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th conference ROADEF of the French society of operations research and decision aid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition-based integer programming for coordinated train rerouting and rescheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the validity of the fixed-speed approximation for the real time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailNorrköping 2019, 8th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Norrköping, France. pp409-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution du problème de yard à 1-étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Constraint Based Scheduling model for real-time Railway Traffic Management Problem using conditional Time-Intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rail Norrköping 2019, 8th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Norrköping, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a railway freight yard in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2018, 29th European Conference On Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser une gare de triage en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018, 19ème conférence de la Société française de Recherche Opérationnelle et d&amp;apos;Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813414v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of train routing selection methods for real-time railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2018, 21st International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Maui - Hawaï, United States. pp72-77, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the slot allocation on a network of airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Bolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL 2017 - Transportation Science and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of saturated timetables: the influence of buffer times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benders' decomposition for the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaba Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis (RailLille 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decomposition approach for the real time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaba Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimization for train routing selection: operational vs tactical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT-ITS 2017 - 5th IEEE International Conference on Models and Technologies for Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Naples, Italy. 6p, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MTITS.2017.8005684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetable Optimization during Railway Infrastructure Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of the routing selection problem in real-time railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the performance of railway traffic management through the reformulation of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pessenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Energy Consumption Minimization Problem in Railway Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train timetable rearrangement facing infrastructure maintenance activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème conférence de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the real-time Railway Traffic Management Problem with Benders decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaba Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279283v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train timetabling during infrastructure maintenance activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Intelligent Rail Transportation (ICIRT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Birmingham, United Kingdom. pp.204-209, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIRT.2016.7588733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Minimization Problem In A Railway Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2016 - 19th EURO Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Istanbul, Turkey. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetable Optimization to cope with Railway Infrastructure Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2016, 17ème conférence dela Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-MILP for real-time railway traffic optimization: main results and open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR 2016, 11th World Congress of Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Milan, Italy. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption minimization in railway planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Longo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEEIC 2016 - 17th IEEE International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Routing Filter for the Real-time Railway Traffic Management Problem Based on Ant Colony Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2015, EURO Working Group on Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Delft, France. 10p, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2015.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of real-time railway traffic management optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailTokyo2015, 6th International Conference on Railway Operations Modelling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tokyo, Japan. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time railway traffic management optimization and imperfect information: preliminary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Séville, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Management of Railway Perturbations by Means of an Integrated Support System for Real-Time Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Railway Operations Modelling and Analysis - RailTokyo2015, ICROR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an innovative management of freight trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTS 2014 - International Symposium of Transport Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REAL-TIME RAILWAY TRAFFIC MANAGEMENT THROUGH OPTIMISATION TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal train routing and scheduling in case of traffic perturbations: improving solution time through parameter tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of real-time traffic management by using optimization tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIT 2014, XI Congreso de Ingenieria del Transporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Spain. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization for the real-time railway traffic management: case studies in European networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2014 - 20th Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Spain. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time railway traffic management through optimisation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th conference ROADEF of the French society of operations research et decision aid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer linear program for the real-time railway traffic management problem:quantification of the impact of a priori platform assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuring a MILP formulation for rail traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-INFORMS conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Italy. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer linear program for the real-time railway traffic management problem modeling track-circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAROR, 5th International Seminar on Railway Operations Modelling and Analysis, RailCopenhagen 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Denmark. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time train routing and scheduling through mixed integer linear programming: Heuristic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Douchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2013, 5th international conference on industrial engineering and system management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Morocco. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing multiple running times for railway timetabling: a speed-level based model for constructing alternative speed profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailCopenhagen 2013, 5th International Conference in Railway Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Denmark. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing multiple running times for railway timetabling: a speed-level based model for constructing alternative speed profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailCopenhagen 2013, 5th International Conference in Railway Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Denmark. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the performance of a MILP formulation for railway traffic management in complex junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT-ITS 2013, Models and Technologies for Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Germany. p419-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time railway traffic management modeling track-circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATOMOS 2012, 12th Workshop on Algorithmic Approaches for Transportation Modelling, Optimization, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France. 12p, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.ATMOS.2012.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organizing Railway Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Oddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo d'Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and solution framework for real‐time railway traffic management with demand prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Victor Flensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M Lima Azevedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), 22p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the impact of the fixed-speed approximation for the real time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.100535. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2025.100535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of track discretisation on conflict detection and resolution under ETCS with onboard train integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob M.P. Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.100533. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2025.100533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict detection and resolution for distance-to-go railway signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina D Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob M.P. Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23249935.2025.2592225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards self-organizing railway traffic management: concept and framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo D’amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.100427. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2023.100427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Railway Traffic Management Approach Preserving Passenger Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Chaudhary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.79066-79081. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3409183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04657592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time railway traffic management under moving-block signalling: A literature review and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina D Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob M.P. Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.104438. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of train routing selection problem for different real-time traffic management objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.100460. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2024.100460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of Flex-Route Transit problem and its link with Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Quadrifoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.104437. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321599v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Passenger-Oriented Railway Rescheduling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Chaudhary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (14), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-023-00587-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional time-intervals formulation of the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.105430. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train management in freight shunting yards: Formalisation and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (10), pp.1286-1305. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective train routing selection for real-time traffic management: Improved model and ACO parallel computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, 37p. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Timetable Development Tool for Railway Strategic Planning in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Medeossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nygreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2677 (1), pp.720-729. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981221101392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution algorithms for the generalized train unit shunting problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kamenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Merabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp1-16. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2021.100042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and algorithms for an integrated vessel scheduling and tug assignment problem within a canal harbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp1-16. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-step Benders decomposition for the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaba Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16p. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2019.100170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating yard, network and optimisation models towards real-time optimisation of rail freight yard operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Licciardello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Adamko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingegneria Ferroviaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature Review Toward Decentralized Railway Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18p. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITS.2020.2970180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling ships movements within a canal harbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Di Tollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp1-14. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-018-3469-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient train re-routing and rescheduling: Valid inequalities and reformulation of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp33-48. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time energy consumption minimization in railway networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp524-539. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2018.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetable rearrangement to cope with railway maintenance activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp123-138. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tactical and operational train routing selection problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, p1-15. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2016.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOSTA: an effective model for the Simultaneous Optimisation of airport SloT Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Bolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, p34-53. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Minimization Problem In A Railway Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, p85-94. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-SAT: A MILP-based algorithm for the railway saturation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning & Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp19-32. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant colony optimization for the real-time train routing selection problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, p89-108. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ON-TIME real-time railway traffic management framework: A proof-of-concept using a scalable standardised data communication architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, p23-50. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2015.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed analysis of the actual impact of real-time railway traffic management optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19p. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2016.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-MILP: An effective MILP-based heuristic for the real-time railway traffic management problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (5), pp. 2609 - 2619. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2015.2414294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal train routing and scheduling for managing traffic perturbations in complex junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p58-80. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are traditional forecasting models suitable for hotels in Italian cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ellero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Contemporary Hospitality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), p383-400. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJCHM-02-2013-0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of parameter adaptation in reactive tabu search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stutzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Birattari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sensitivity of reactive tabu search to its meta-parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stutzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Birattari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16p. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-013-1192-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy saving in railway timetabling: A bi-objective evolutionary approach for computing alternative running times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.20-41. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2013.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy saving in railway timetabling: A bi-objective evolutionary approach for computing alternative running times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.20--41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single European Sky and Single European Railway Area: A System Level Analysis of Air and Rail Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57, pp. 64-86. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical analysis of parameter adaptation in ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stutzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Birattari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swarm Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (6), p23-48. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11721-011-0061-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport slot allocation in Europe: economic efficiency and fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Revenue Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (6), pp 28-44. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRM.2012.044513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization for complex problems in air and rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimization and Control [math.OC]. Université de Lille 1 - Sciences et Technologies, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02262393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization for Railway Operations Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Fujiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyun Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3p, 2018, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/4896748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature review toward decentralized railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-SAT: a MILP-based algorithm for saturating railway timetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable Phare du COP 12-16 : Conception de nouvelles stratégies de régulation du trafic ferroviaire pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible refinements of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended discussion on efficient train re-routing and rescheduling: valid inequalities and reformulation of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 50p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE Class Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGIFret, Simulations d&apos;une gestion innovante des circulations fret, rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahimeh Neamatian-Nonemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2015, 255p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sysml formalization of the disruption management process in european railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board 96th Annual Meeting - TRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Washigton, D.C., United States. Transportation Research Board 96th Annual Meeting - TRB, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.66265060241px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paola Pellegrini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paola-pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6087-651X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-1633-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On objective weights for additional train timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support for Dimensioning an Innovative Rail-Road Transport System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 9th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Luxembourg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MT-ITS68460.2025.11223583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Between Objectives in Additional Train Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Intelligent Rail Transportation (ICIRT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Beijing, China. pp.50-55, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIRT66379.2025.11216767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Rail Traffic Management in Closed-loop: Assessment of Alternative Train Route Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Working Group on Transportation Annual Meeting 2025 - EWGT2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euro Working Group on Transportation Annual Meeting 2025 - EWGT2025, Sep 2025, Edinbugrh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop-Skipping to Reduce Delays in Train Rescheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Di Cola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cacchiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Science (ODS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Badesi, Italy. pp.123-134, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-90095-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale demand prediction in urban rail using multi-graph inductive representation learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Viet Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Victor Flensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Cerreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board 2025 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Automatic Parameter Configuration to Enhance Real-Time Railway Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Ibáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 9th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Luxembourg, Luxembourg. 6p, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MT-ITS68460.2025.11223597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity analysis for a railway node using microscopic cyclic timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Mati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar-Berraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Control, Decision and Information Technologies (CoDIT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split - Croatia, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated train rerouting and rescheduling in large infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiajie Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena Conference (TRA Lisbon 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.319-326, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time train rescheduling for connecting trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Chaudhary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 (24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business; IMT Atlantique; l'Université Rennes 1, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Ant Colony Optimization and Mixed Integer Linear Programming for Multi-objective Railway Timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Medeossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nygreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Conference on Intelligent Transportation Systems ITSC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization for train re-scheduling and re-routing : a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo d'Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing self-organizing railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo D’amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBelgrade 2023, the 10th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Railway Operations Research and University of Belgrade, Apr 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full factorial sensitivity analysis for a capacitated Flex-Route Transit system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 8th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mt-its56129.2023.10241378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal scheduling of an on-demand passenger transport service through electric autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristic Algorithms for Real-Time Energy Consumption Optimization in Railway Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic decomposition approach for the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN2022 - 11th Triennial Symposium on Transportation Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mauritius Island, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative algorithm for the coordinated train rerouting and rescheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiajie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative algorithm for the coordinated train rerouting and rescheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiajie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th SmartRaCon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical deployment of real-time railway traffic management algorithms: impact of process meta-parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODS 2022, International Conference on Optimization and Decision Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Fabio Schoen; GOL – Global Optimization Laboratory "Gerardo Poggiali" - UniFI, University of Florence, Italy; Airo - The Italian Association of Operations Research; DINFO (Dept. of Information Engineering, Università degli Studi di Firenze), Aug 2022, Firenze, Italy. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Railway Traffic Management Problem: a Dynamic Decomposition Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of a Parallel Ant Colony Optimization for the Real-Time Train Routing Selection Problem in Large Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVOCOP 2022, 22nd European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Séville, Spain. pp46-61, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04148-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conditional Time-Intervals formulation of the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp187-194, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of Autonomous Electric Vehicles On-Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved approach for train routing selection in large railway stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D'ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decomposition Approach of the Real-Time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train routing selection problem: Ant colony optimization versus integer linear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D'ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp167-172, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for Mobility Allowance Shuttle Transit (MAST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athens, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27058.94407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Decomposition of the Real-Time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2021, 24th Euro Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aveiro, Portugal. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Integer Linear Programming (MILP) formulation for a Mobility Allowance Shuttle Transit (MAST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, California, United States. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23703.50088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimization for Energy-Efficient Train Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2021, Genetic and Evolutionary Computation Conference Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France. pp75-76, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3459436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Optimization of Energy Consumption in Railway Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2021, 24th Euro Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aveiro, Portugal. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient multi-train operations in railway networks considering traffic perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage framework for strategic railway timetabling based on multi-objective ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Medeossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nygreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition-based integer programming for coordinated train rerouting and rescheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th conference ROADEF of the French society of operations research and decision aid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition-based integer programming for coordinated train rerouting and rescheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the viability of decentralized railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perrachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPRAIL 2020 : 17th International Conference on Railway Engineering Design & Operation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the validity of the fixed-speed approximation for the real time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailNorrköping 2019, 8th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Norrköping, France. pp409-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution du problème de yard à 1-étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Constraint Based Scheduling model for real-time Railway Traffic Management Problem using conditional Time-Intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rail Norrköping 2019, 8th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Norrköping, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a railway freight yard in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2018, 29th European Conference On Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser une gare de triage en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018, 19ème conférence de la Société française de Recherche Opérationnelle et d&amp;apos;Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813414v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of train routing selection methods for real-time railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2018, 21st International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Maui - Hawaï, United States. pp72-77, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the slot allocation on a network of airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Bolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL 2017 - Transportation Science and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimization for train routing selection: operational vs tactical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT-ITS 2017 - 5th IEEE International Conference on Models and Technologies for Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Naples, Italy. 6p, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MTITS.2017.8005684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetable Optimization during Railway Infrastructure Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decomposition approach for the real time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaba Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of the routing selection problem in real-time railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the performance of railway traffic management through the reformulation of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pessenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of saturated timetables: the influence of buffer times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benders' decomposition for the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaba Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis (RailLille 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Energy Consumption Minimization Problem in Railway Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train timetable rearrangement facing infrastructure maintenance activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème conférence de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Minimization Problem In A Railway Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2016 - 19th EURO Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Istanbul, Turkey. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetable Optimization to cope with Railway Infrastructure Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2016, 17ème conférence dela Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-MILP for real-time railway traffic optimization: main results and open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR 2016, 11th World Congress of Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Milan, Italy. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption minimization in railway planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Longo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEEIC 2016 - 17th IEEE International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the real-time Railway Traffic Management Problem with Benders decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaba Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279283v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train timetabling during infrastructure maintenance activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Intelligent Rail Transportation (ICIRT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Birmingham, United Kingdom. pp.204-209, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIRT.2016.7588733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Routing Filter for the Real-time Railway Traffic Management Problem Based on Ant Colony Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2015, EURO Working Group on Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Delft, France. 10p, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2015.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time railway traffic management optimization and imperfect information: preliminary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Séville, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of real-time railway traffic management optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailTokyo2015, 6th International Conference on Railway Operations Modelling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tokyo, Japan. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Management of Railway Perturbations by Means of an Integrated Support System for Real-Time Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Railway Operations Modelling and Analysis - RailTokyo2015, ICROR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal train routing and scheduling in case of traffic perturbations: improving solution time through parameter tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REAL-TIME RAILWAY TRAFFIC MANAGEMENT THROUGH OPTIMISATION TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an innovative management of freight trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTS 2014 - International Symposium of Transport Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of real-time traffic management by using optimization tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIT 2014, XI Congreso de Ingenieria del Transporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Spain. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization for the real-time railway traffic management: case studies in European networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2014 - 20th Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Spain. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time railway traffic management through optimisation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th conference ROADEF of the French society of operations research et decision aid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer linear program for the real-time railway traffic management problem modeling track-circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAROR, 5th International Seminar on Railway Operations Modelling and Analysis, RailCopenhagen 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Denmark. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuring a MILP formulation for rail traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-INFORMS conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Italy. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time train routing and scheduling through mixed integer linear programming: Heuristic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Douchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2013, 5th international conference on industrial engineering and system management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Morocco. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer linear program for the real-time railway traffic management problem:quantification of the impact of a priori platform assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing multiple running times for railway timetabling: a speed-level based model for constructing alternative speed profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailCopenhagen 2013, 5th International Conference in Railway Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Denmark. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing multiple running times for railway timetabling: a speed-level based model for constructing alternative speed profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailCopenhagen 2013, 5th International Conference in Railway Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Denmark. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the performance of a MILP formulation for railway traffic management in complex junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT-ITS 2013, Models and Technologies for Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Germany. p419-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time railway traffic management modeling track-circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATOMOS 2012, 12th Workshop on Algorithmic Approaches for Transportation Modelling, Optimization, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France. 12p, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.ATMOS.2012.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Graph Inductive Representation Learning for Large-Scale Urban Rail Demand Prediction under Disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Viet Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Victor Flensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Cerreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.111924. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2026.111924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05538560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and solution framework for real‐time railway traffic management with demand prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Victor Flensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M Lima Azevedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), 22p. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the impact of the fixed-speed approximation for the real time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.100535. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2025.100535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of track discretisation on conflict detection and resolution under ETCS with onboard train integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob M.P. Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.100533. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2025.100533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict detection and resolution for distance-to-go railway signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina D Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob M.P. Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23249935.2025.2592225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards self-organizing railway traffic management: concept and framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo D’amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.100427. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2023.100427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Railway Traffic Management Approach Preserving Passenger Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Chaudhary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.79066-79081. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3409183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04657592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time railway traffic management under moving-block signalling: A literature review and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina D Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob M.P. Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.104438. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of train routing selection problem for different real-time traffic management objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.100460. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2024.100460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of Flex-Route Transit problem and its link with Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Quadrifoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.104437. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321599v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Passenger-Oriented Railway Rescheduling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Chaudhary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (14), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-023-00587-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional time-intervals formulation of the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.105430. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train management in freight shunting yards: Formalisation and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (10), pp.1286-1305. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective train routing selection for real-time traffic management: Improved model and ACO parallel computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, 37p. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Timetable Development Tool for Railway Strategic Planning in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Medeossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nygreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2677 (1), pp.720-729. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981221101392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution algorithms for the generalized train unit shunting problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kamenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Merabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp1-16. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2021.100042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and algorithms for an integrated vessel scheduling and tug assignment problem within a canal harbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp1-16. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-step Benders decomposition for the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaba Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16p. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2019.100170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating yard, network and optimisation models towards real-time optimisation of rail freight yard operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Licciardello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Adamko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingegneria Ferroviaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature Review Toward Decentralized Railway Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18p. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITS.2020.2970180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling ships movements within a canal harbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Di Tollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp1-14. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-018-3469-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient train re-routing and rescheduling: Valid inequalities and reformulation of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp33-48. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time energy consumption minimization in railway networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp524-539. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2018.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetable rearrangement to cope with railway maintenance activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp123-138. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tactical and operational train routing selection problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, p1-15. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2016.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOSTA: an effective model for the Simultaneous Optimisation of airport SloT Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Bolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, p34-53. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Minimization Problem In A Railway Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, p85-94. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-SAT: A MILP-based algorithm for the railway saturation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning & Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp19-32. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ON-TIME real-time railway traffic management framework: A proof-of-concept using a scalable standardised data communication architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, p23-50. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2015.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant colony optimization for the real-time train routing selection problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, p89-108. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed analysis of the actual impact of real-time railway traffic management optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19p. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2016.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-MILP: An effective MILP-based heuristic for the real-time railway traffic management problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (5), pp. 2609 - 2619. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2015.2414294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal train routing and scheduling for managing traffic perturbations in complex junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p58-80. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of parameter adaptation in reactive tabu search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stutzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Birattari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are traditional forecasting models suitable for hotels in Italian cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ellero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Contemporary Hospitality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), p383-400. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJCHM-02-2013-0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sensitivity of reactive tabu search to its meta-parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stutzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Birattari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16p. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-013-1192-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy saving in railway timetabling: A bi-objective evolutionary approach for computing alternative running times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.20-41. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2013.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy saving in railway timetabling: A bi-objective evolutionary approach for computing alternative running times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.20--41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single European Sky and Single European Railway Area: A System Level Analysis of Air and Rail Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57, pp. 64-86. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport slot allocation in Europe: economic efficiency and fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Revenue Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (6), pp 28-44. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRM.2012.044513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical analysis of parameter adaptation in ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stutzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Birattari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swarm Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (6), p23-48. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11721-011-0061-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organizing Railway Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Oddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo d'Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization for complex problems in air and rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimization and Control [math.OC]. Université de Lille 1 - Sciences et Technologies, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02262393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization for Railway Operations Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Fujiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyun Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3p, 2018, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/4896748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature review toward decentralized railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-SAT: a MILP-based algorithm for saturating railway timetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable Phare du COP 12-16 : Conception de nouvelles stratégies de régulation du trafic ferroviaire pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible refinements of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended discussion on efficient train re-routing and rescheduling: valid inequalities and reformulation of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 50p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE Class Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGIFret, Simulations d&apos;une gestion innovante des circulations fret, rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahimeh Neamatian-Nonemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2015, 255p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sysml formalization of the disruption management process in european railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board 96th Annual Meeting - TRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Washigton, D.C., United States. Transportation Research Board 96th Annual Meeting - TRB, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F5F2FCE"/>
+    <w:nsid w:val="670DAD8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-pellegrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6087-651X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1633-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brugger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pellegrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Victor Flensburg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cerreto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Pascariu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Sharma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Di Cola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cacchiani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90095-2_11" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05406445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marli&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Demay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS68460.2025.11223583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05406571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIRT66379.2025.11216767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Bai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS68460.2025.11223597" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Mati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar-Berraf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04280466v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coviello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Medeossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nygreen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiajie Yi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pesenti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.410" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Chaudhary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04039144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo d'Amato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Naldini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tibaldo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Trianni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo D&#8217;amato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04416930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Shahin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hosteins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mt-its56129.2023.10241378" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cambier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Almeida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiajie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Petris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marli&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Sama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dariano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04148-8_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D'ariano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Pacciarelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562604v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27058.94407" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marliere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sobieraj Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kadri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23703.50088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3459436" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Guo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813414v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Ariano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Bolic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Castelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470267v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coviello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sobieraj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550451v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaba Keita" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466801v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558360v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTITS.2017.8005684" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Diego Arenas Pimentel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524253v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470348v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pessenti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Montrone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nobili" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469801v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279283v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383124v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIRT.2016.7588733" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Montrone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342985v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353525v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Longo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2015.09.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471400v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Quaglietta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Goverde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albrecht" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Jaekel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowei Hu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993599v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993723v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990379v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912490v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douchet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Chevrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909469v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851179v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2012.23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05480369v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Oddi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04876655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Lima Azevedo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.12610" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05295738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2025.100535" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05299441v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Versluis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob M.P. Goverde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2025.100533" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05406349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina D Versluis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2025.2592225" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2023.100427" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657592v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3409183" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321627v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104438" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617645v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2024.100460" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321599v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Quadrifoglio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104437" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096291v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00587-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105430" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736251v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.12216" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709926v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105859" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04471710v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nash" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981221101392" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287396v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kamenga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Merabet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100042" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464894v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.037" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483432v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2019.100170" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951523v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Licciardello" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Adamko" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617135v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marcelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2970180" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052800v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Tollo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-018-3469-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2018.12.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-943TP5NB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983608v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.09.018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764963v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466791v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.12.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466699v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2016.12.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526219v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.03.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631606v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.08.001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297551v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2016.01.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.11.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9NLS95-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266964v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2016.01.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471388v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2414294" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930241v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2013.10.013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ellero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-02-2013-0107" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947956v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mascia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stutzle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Birattari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12043" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990429v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-013-1192-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947935v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.09.007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742039v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870632v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2013.09.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874517v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-011-0061-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910773v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRM.2012.044513" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02262393v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485859v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Fujiyama" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyun Meng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4896748" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759779v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565242v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526216v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667599v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046017v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arenas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921983v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Neamatian-Nonemi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orus" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466638v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-pellegrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6087-651X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1633-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brugger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pellegrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05406445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marli&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Demay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS68460.2025.11223583" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05406571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIRT66379.2025.11216767" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Sharma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Pascariu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Di Cola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cacchiani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90095-2_11" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Victor Flensburg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cerreto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Bai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS68460.2025.11223597" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Mati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar-Berraf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiajie Yi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pesenti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.410" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Chaudhary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04280466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coviello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Medeossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nygreen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04039144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo d'Amato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Naldini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tibaldo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Trianni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo D&#8217;amato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04416930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Shahin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hosteins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mt-its56129.2023.10241378" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cambier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Almeida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Petris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiajie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marli&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Sama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dariano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04148-8_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marliere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sobieraj Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kadri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D'ariano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Pacciarelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.060" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27058.94407" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23703.50088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3459436" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Guo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813414v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Ariano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Bolic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Castelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTITS.2017.8005684" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470312v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Diego Arenas Pimentel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466801v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaba Keita" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pessenti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coviello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sobieraj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Montrone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nobili" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469801v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353524v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Montrone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353525v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Longo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279283v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383124v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIRT.2016.7588733" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2015.09.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471400v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Quaglietta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Goverde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albrecht" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Jaekel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowei Hu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993723v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990379v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912490v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909493v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912500v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909469v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Chevrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909478v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851179v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2012.23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05538560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Victor Flensburg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2026.111924" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04876655v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Lima Azevedo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.12610" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05295738v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2025.100535" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05299441v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Versluis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob M.P. Goverde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2025.100533" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05406349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina D Versluis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2025.2592225" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402462v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2023.100427" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3409183" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104438" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617645v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2024.100460" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321599v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Quadrifoglio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104437" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096291v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00587-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048199v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105430" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736251v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.12216" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709926v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105859" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04471710v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nash" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981221101392" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287396v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kamenga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Merabet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100042" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464894v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.037" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483432v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2019.100170" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951523v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Licciardello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Adamko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617135v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marcelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2970180" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Tollo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-018-3469-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983495v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2018.12.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-943TP5NB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983608v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.09.018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.018" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466791v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.12.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466699v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2016.12.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526219v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.03.013" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631606v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.08.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266986v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.11.014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9NLS95-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297551v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2016.01.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2016.01.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471388v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2414294" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930241v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2013.10.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947956v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mascia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stutzle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Birattari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12043" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990526v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ellero" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-02-2013-0107" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990429v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-013-1192-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947935v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.09.007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742039v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2013.09.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910773v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRM.2012.044513" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874517v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-011-0061-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05480369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Oddi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02262393v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485859v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Fujiyama" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyun Meng" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4896748" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759779v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526216v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667599v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046017v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arenas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Neamatian-Nonemi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466638v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>