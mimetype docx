--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.66265060241px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paola Pellegrini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paola-pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6087-651X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-1633-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On objective weights for additional train timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support for Dimensioning an Innovative Rail-Road Transport System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 9th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Luxembourg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MT-ITS68460.2025.11223583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Between Objectives in Additional Train Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Intelligent Rail Transportation (ICIRT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Beijing, China. pp.50-55, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIRT66379.2025.11216767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Rail Traffic Management in Closed-loop: Assessment of Alternative Train Route Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Working Group on Transportation Annual Meeting 2025 - EWGT2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euro Working Group on Transportation Annual Meeting 2025 - EWGT2025, Sep 2025, Edinbugrh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop-Skipping to Reduce Delays in Train Rescheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Di Cola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cacchiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Science (ODS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Badesi, Italy. pp.123-134, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-90095-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale demand prediction in urban rail using multi-graph inductive representation learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Viet Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Victor Flensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Cerreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board 2025 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Automatic Parameter Configuration to Enhance Real-Time Railway Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Ibáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 9th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Luxembourg, Luxembourg. 6p, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MT-ITS68460.2025.11223597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity analysis for a railway node using microscopic cyclic timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Mati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar-Berraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Control, Decision and Information Technologies (CoDIT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split - Croatia, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated train rerouting and rescheduling in large infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiajie Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena Conference (TRA Lisbon 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.319-326, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time train rescheduling for connecting trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Chaudhary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 (24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business; IMT Atlantique; l'Université Rennes 1, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Ant Colony Optimization and Mixed Integer Linear Programming for Multi-objective Railway Timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Medeossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nygreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Conference on Intelligent Transportation Systems ITSC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization for train re-scheduling and re-routing : a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo d'Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing self-organizing railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo D’amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBelgrade 2023, the 10th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Railway Operations Research and University of Belgrade, Apr 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full factorial sensitivity analysis for a capacitated Flex-Route Transit system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 8th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mt-its56129.2023.10241378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal scheduling of an on-demand passenger transport service through electric autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristic Algorithms for Real-Time Energy Consumption Optimization in Railway Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic decomposition approach for the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN2022 - 11th Triennial Symposium on Transportation Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mauritius Island, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative algorithm for the coordinated train rerouting and rescheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiajie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative algorithm for the coordinated train rerouting and rescheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiajie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th SmartRaCon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical deployment of real-time railway traffic management algorithms: impact of process meta-parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODS 2022, International Conference on Optimization and Decision Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Fabio Schoen; GOL – Global Optimization Laboratory "Gerardo Poggiali" - UniFI, University of Florence, Italy; Airo - The Italian Association of Operations Research; DINFO (Dept. of Information Engineering, Università degli Studi di Firenze), Aug 2022, Firenze, Italy. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Railway Traffic Management Problem: a Dynamic Decomposition Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of a Parallel Ant Colony Optimization for the Real-Time Train Routing Selection Problem in Large Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVOCOP 2022, 22nd European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Séville, Spain. pp46-61, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04148-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conditional Time-Intervals formulation of the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp187-194, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of Autonomous Electric Vehicles On-Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved approach for train routing selection in large railway stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D'ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decomposition Approach of the Real-Time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train routing selection problem: Ant colony optimization versus integer linear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D'ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp167-172, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for Mobility Allowance Shuttle Transit (MAST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athens, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27058.94407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Decomposition of the Real-Time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2021, 24th Euro Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aveiro, Portugal. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Integer Linear Programming (MILP) formulation for a Mobility Allowance Shuttle Transit (MAST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, California, United States. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23703.50088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimization for Energy-Efficient Train Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2021, Genetic and Evolutionary Computation Conference Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France. pp75-76, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3459436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Optimization of Energy Consumption in Railway Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2021, 24th Euro Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aveiro, Portugal. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient multi-train operations in railway networks considering traffic perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage framework for strategic railway timetabling based on multi-objective ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Medeossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nygreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition-based integer programming for coordinated train rerouting and rescheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th conference ROADEF of the French society of operations research and decision aid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition-based integer programming for coordinated train rerouting and rescheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the viability of decentralized railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perrachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPRAIL 2020 : 17th International Conference on Railway Engineering Design & Operation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the validity of the fixed-speed approximation for the real time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailNorrköping 2019, 8th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Norrköping, France. pp409-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution du problème de yard à 1-étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Constraint Based Scheduling model for real-time Railway Traffic Management Problem using conditional Time-Intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rail Norrköping 2019, 8th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Norrköping, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a railway freight yard in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2018, 29th European Conference On Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser une gare de triage en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018, 19ème conférence de la Société française de Recherche Opérationnelle et d&amp;apos;Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813414v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of train routing selection methods for real-time railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2018, 21st International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Maui - Hawaï, United States. pp72-77, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the slot allocation on a network of airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Bolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL 2017 - Transportation Science and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimization for train routing selection: operational vs tactical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT-ITS 2017 - 5th IEEE International Conference on Models and Technologies for Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Naples, Italy. 6p, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MTITS.2017.8005684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetable Optimization during Railway Infrastructure Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decomposition approach for the real time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaba Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of the routing selection problem in real-time railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the performance of railway traffic management through the reformulation of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pessenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of saturated timetables: the influence of buffer times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benders' decomposition for the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaba Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis (RailLille 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Energy Consumption Minimization Problem in Railway Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train timetable rearrangement facing infrastructure maintenance activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème conférence de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Minimization Problem In A Railway Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2016 - 19th EURO Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Istanbul, Turkey. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetable Optimization to cope with Railway Infrastructure Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2016, 17ème conférence dela Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-MILP for real-time railway traffic optimization: main results and open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR 2016, 11th World Congress of Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Milan, Italy. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption minimization in railway planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Longo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEEIC 2016 - 17th IEEE International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the real-time Railway Traffic Management Problem with Benders decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaba Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279283v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train timetabling during infrastructure maintenance activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Intelligent Rail Transportation (ICIRT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Birmingham, United Kingdom. pp.204-209, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIRT.2016.7588733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Routing Filter for the Real-time Railway Traffic Management Problem Based on Ant Colony Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2015, EURO Working Group on Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Delft, France. 10p, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2015.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time railway traffic management optimization and imperfect information: preliminary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Séville, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of real-time railway traffic management optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailTokyo2015, 6th International Conference on Railway Operations Modelling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tokyo, Japan. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Management of Railway Perturbations by Means of an Integrated Support System for Real-Time Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Railway Operations Modelling and Analysis - RailTokyo2015, ICROR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal train routing and scheduling in case of traffic perturbations: improving solution time through parameter tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REAL-TIME RAILWAY TRAFFIC MANAGEMENT THROUGH OPTIMISATION TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an innovative management of freight trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTS 2014 - International Symposium of Transport Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of real-time traffic management by using optimization tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIT 2014, XI Congreso de Ingenieria del Transporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Spain. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization for the real-time railway traffic management: case studies in European networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2014 - 20th Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Spain. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time railway traffic management through optimisation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th conference ROADEF of the French society of operations research et decision aid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer linear program for the real-time railway traffic management problem modeling track-circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAROR, 5th International Seminar on Railway Operations Modelling and Analysis, RailCopenhagen 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Denmark. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuring a MILP formulation for rail traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-INFORMS conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Italy. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time train routing and scheduling through mixed integer linear programming: Heuristic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Douchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2013, 5th international conference on industrial engineering and system management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Morocco. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer linear program for the real-time railway traffic management problem:quantification of the impact of a priori platform assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing multiple running times for railway timetabling: a speed-level based model for constructing alternative speed profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailCopenhagen 2013, 5th International Conference in Railway Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Denmark. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing multiple running times for railway timetabling: a speed-level based model for constructing alternative speed profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailCopenhagen 2013, 5th International Conference in Railway Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Denmark. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the performance of a MILP formulation for railway traffic management in complex junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT-ITS 2013, Models and Technologies for Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Germany. p419-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time railway traffic management modeling track-circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATOMOS 2012, 12th Workshop on Algorithmic Approaches for Transportation Modelling, Optimization, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France. 12p, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.ATMOS.2012.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Graph Inductive Representation Learning for Large-Scale Urban Rail Demand Prediction under Disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Viet Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Victor Flensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Cerreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.111924. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2026.111924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05538560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and solution framework for real‐time railway traffic management with demand prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Victor Flensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M Lima Azevedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), 22p. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the impact of the fixed-speed approximation for the real time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.100535. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2025.100535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of track discretisation on conflict detection and resolution under ETCS with onboard train integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob M.P. Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.100533. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2025.100533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict detection and resolution for distance-to-go railway signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina D Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob M.P. Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23249935.2025.2592225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards self-organizing railway traffic management: concept and framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo D’amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.100427. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2023.100427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Railway Traffic Management Approach Preserving Passenger Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Chaudhary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.79066-79081. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3409183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04657592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time railway traffic management under moving-block signalling: A literature review and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina D Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob M.P. Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.104438. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of train routing selection problem for different real-time traffic management objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.100460. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2024.100460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of Flex-Route Transit problem and its link with Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Quadrifoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.104437. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321599v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Passenger-Oriented Railway Rescheduling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Chaudhary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (14), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-023-00587-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional time-intervals formulation of the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.105430. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train management in freight shunting yards: Formalisation and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (10), pp.1286-1305. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective train routing selection for real-time traffic management: Improved model and ACO parallel computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, 37p. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Timetable Development Tool for Railway Strategic Planning in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Medeossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nygreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2677 (1), pp.720-729. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981221101392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution algorithms for the generalized train unit shunting problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kamenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Merabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp1-16. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2021.100042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and algorithms for an integrated vessel scheduling and tug assignment problem within a canal harbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp1-16. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-step Benders decomposition for the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaba Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16p. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2019.100170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating yard, network and optimisation models towards real-time optimisation of rail freight yard operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Licciardello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Adamko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingegneria Ferroviaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature Review Toward Decentralized Railway Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18p. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITS.2020.2970180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling ships movements within a canal harbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Di Tollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp1-14. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-018-3469-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient train re-routing and rescheduling: Valid inequalities and reformulation of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp33-48. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time energy consumption minimization in railway networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp524-539. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2018.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetable rearrangement to cope with railway maintenance activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp123-138. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tactical and operational train routing selection problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, p1-15. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2016.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOSTA: an effective model for the Simultaneous Optimisation of airport SloT Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Bolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, p34-53. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Minimization Problem In A Railway Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, p85-94. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-SAT: A MILP-based algorithm for the railway saturation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning & Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp19-32. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ON-TIME real-time railway traffic management framework: A proof-of-concept using a scalable standardised data communication architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, p23-50. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2015.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant colony optimization for the real-time train routing selection problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, p89-108. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed analysis of the actual impact of real-time railway traffic management optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19p. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2016.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-MILP: An effective MILP-based heuristic for the real-time railway traffic management problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (5), pp. 2609 - 2619. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2015.2414294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal train routing and scheduling for managing traffic perturbations in complex junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p58-80. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of parameter adaptation in reactive tabu search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stutzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Birattari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are traditional forecasting models suitable for hotels in Italian cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ellero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Contemporary Hospitality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), p383-400. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJCHM-02-2013-0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sensitivity of reactive tabu search to its meta-parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stutzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Birattari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16p. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-013-1192-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy saving in railway timetabling: A bi-objective evolutionary approach for computing alternative running times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.20-41. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2013.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy saving in railway timetabling: A bi-objective evolutionary approach for computing alternative running times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.20--41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single European Sky and Single European Railway Area: A System Level Analysis of Air and Rail Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57, pp. 64-86. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport slot allocation in Europe: economic efficiency and fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Revenue Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (6), pp 28-44. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRM.2012.044513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical analysis of parameter adaptation in ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stutzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Birattari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swarm Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (6), p23-48. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11721-011-0061-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organizing Railway Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Oddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo d'Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization for complex problems in air and rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimization and Control [math.OC]. Université de Lille 1 - Sciences et Technologies, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02262393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization for Railway Operations Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Fujiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyun Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3p, 2018, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/4896748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature review toward decentralized railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-SAT: a MILP-based algorithm for saturating railway timetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable Phare du COP 12-16 : Conception de nouvelles stratégies de régulation du trafic ferroviaire pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible refinements of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended discussion on efficient train re-routing and rescheduling: valid inequalities and reformulation of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 50p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE Class Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGIFret, Simulations d&apos;une gestion innovante des circulations fret, rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahimeh Neamatian-Nonemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2015, 255p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sysml formalization of the disruption management process in european railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board 96th Annual Meeting - TRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Washigton, D.C., United States. Transportation Research Board 96th Annual Meeting - TRB, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.66265060241px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paola Pellegrini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paola-pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6087-651X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-1633-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Graph Inductive Representation Learning for Large-Scale Urban Rail Demand Prediction under Disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Viet Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Victor Flensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Cerreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.111924. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2026.111924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05538560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the impact of the fixed-speed approximation for the real time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.100535. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2025.100535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and solution framework for real‐time railway traffic management with demand prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Victor Flensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M Lima Azevedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), 22p. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of track discretisation on conflict detection and resolution under ETCS with onboard train integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob M.P. Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.100533. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2025.100533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict detection and resolution for distance-to-go railway signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina D Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob M.P. Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23249935.2025.2592225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time railway traffic management under moving-block signalling: A literature review and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina D Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob M.P. Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.104438. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of train routing selection problem for different real-time traffic management objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.100460. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2024.100460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of Flex-Route Transit problem and its link with Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Quadrifoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.104437. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321599v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards self-organizing railway traffic management: concept and framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo D’amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.100427. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2023.100427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Railway Traffic Management Approach Preserving Passenger Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Chaudhary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.79066-79081. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3409183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04657592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Passenger-Oriented Railway Rescheduling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Chaudhary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (14), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-023-00587-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional time-intervals formulation of the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.105430. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective train routing selection for real-time traffic management: Improved model and ACO parallel computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, 37p. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Timetable Development Tool for Railway Strategic Planning in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Medeossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nygreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2677 (1), pp.720-729. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981221101392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train management in freight shunting yards: Formalisation and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (10), pp.1286-1305. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution algorithms for the generalized train unit shunting problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kamenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Merabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp1-16. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2021.100042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and algorithms for an integrated vessel scheduling and tug assignment problem within a canal harbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp1-16. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-step Benders decomposition for the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaba Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16p. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2019.100170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature Review Toward Decentralized Railway Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18p. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITS.2020.2970180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating yard, network and optimisation models towards real-time optimisation of rail freight yard operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Licciardello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Adamko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingegneria Ferroviaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling ships movements within a canal harbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Di Tollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp1-14. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-018-3469-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient train re-routing and rescheduling: Valid inequalities and reformulation of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp33-48. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time energy consumption minimization in railway networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp524-539. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2018.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetable rearrangement to cope with railway maintenance activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp123-138. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOSTA: an effective model for the Simultaneous Optimisation of airport SloT Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Bolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, p34-53. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Minimization Problem In A Railway Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, p85-94. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-SAT: A MILP-based algorithm for the railway saturation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning & Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp19-32. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tactical and operational train routing selection problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, p1-15. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2016.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant colony optimization for the real-time train routing selection problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, p89-108. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ON-TIME real-time railway traffic management framework: A proof-of-concept using a scalable standardised data communication architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, p23-50. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2015.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed analysis of the actual impact of real-time railway traffic management optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19p. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2016.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-MILP: An effective MILP-based heuristic for the real-time railway traffic management problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (5), pp. 2609 - 2619. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2015.2414294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of parameter adaptation in reactive tabu search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stutzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Birattari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are traditional forecasting models suitable for hotels in Italian cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ellero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Contemporary Hospitality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), p383-400. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJCHM-02-2013-0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sensitivity of reactive tabu search to its meta-parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Mascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stutzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Birattari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-013-1192-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal train routing and scheduling for managing traffic perturbations in complex junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p58-80. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy saving in railway timetabling: A bi-objective evolutionary approach for computing alternative running times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.20--41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy saving in railway timetabling: A bi-objective evolutionary approach for computing alternative running times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.20-41. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2013.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single European Sky and Single European Railway Area: A System Level Analysis of Air and Rail Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57, pp. 64-86. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical analysis of parameter adaptation in ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stutzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Birattari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swarm Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (6), p23-48. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11721-011-0061-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport slot allocation in Europe: economic efficiency and fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Revenue Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (6), pp 28-44. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRM.2012.044513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organizing Railway Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Oddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo d'Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On objective weights for additional train timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Rail Traffic Management in Closed-loop: Assessment of Alternative Train Route Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Working Group on Transportation Annual Meeting 2025 - EWGT2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euro Working Group on Transportation Annual Meeting 2025 - EWGT2025, Sep 2025, Edinbugrh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop-Skipping to Reduce Delays in Train Rescheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Di Cola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cacchiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Science (ODS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Badesi, Italy. pp.123-134, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-90095-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale demand prediction in urban rail using multi-graph inductive representation learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Viet Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Victor Flensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Cerreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board 2025 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support for Dimensioning an Innovative Rail-Road Transport System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 9th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Luxembourg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MT-ITS68460.2025.11223583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Between Objectives in Additional Train Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Intelligent Rail Transportation (ICIRT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Beijing, China. pp.50-55, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIRT66379.2025.11216767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Automatic Parameter Configuration to Enhance Real-Time Railway Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Ibáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 9th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Luxembourg, Luxembourg. 6p, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MT-ITS68460.2025.11223597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity analysis for a railway node using microscopic cyclic timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Mati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar-Berraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Control, Decision and Information Technologies (CoDIT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split - Croatia, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Ant Colony Optimization and Mixed Integer Linear Programming for Multi-objective Railway Timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Medeossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nygreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Conference on Intelligent Transportation Systems ITSC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time train rescheduling for connecting trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Chaudhary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 (24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business; IMT Atlantique; l'Université Rennes 1, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated train rerouting and rescheduling in large infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiajie Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena Conference (TRA Lisbon 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.319-326, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization for train re-scheduling and re-routing : a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo d'Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing self-organizing railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo D’amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBelgrade 2023, the 10th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Railway Operations Research and University of Belgrade, Apr 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full factorial sensitivity analysis for a capacitated Flex-Route Transit system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 8th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mt-its56129.2023.10241378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic decomposition approach for the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN2022 - 11th Triennial Symposium on Transportation Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mauritius Island, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative algorithm for the coordinated train rerouting and rescheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiajie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative algorithm for the coordinated train rerouting and rescheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiajie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th SmartRaCon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical deployment of real-time railway traffic management algorithms: impact of process meta-parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODS 2022, International Conference on Optimization and Decision Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Fabio Schoen; GOL – Global Optimization Laboratory "Gerardo Poggiali" - UniFI, University of Florence, Italy; Airo - The Italian Association of Operations Research; DINFO (Dept. of Information Engineering, Università degli Studi di Firenze), Aug 2022, Firenze, Italy. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Railway Traffic Management Problem: a Dynamic Decomposition Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of a Parallel Ant Colony Optimization for the Real-Time Train Routing Selection Problem in Large Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVOCOP 2022, 22nd European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Séville, Spain. pp46-61, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04148-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristic Algorithms for Real-Time Energy Consumption Optimization in Railway Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal scheduling of an on-demand passenger transport service through electric autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train routing selection problem: Ant colony optimization versus integer linear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D'ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp167-172, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for Mobility Allowance Shuttle Transit (MAST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athens, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27058.94407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of Autonomous Electric Vehicles On-Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved approach for train routing selection in large railway stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pascariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D'ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient multi-train operations in railway networks considering traffic perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conditional Time-Intervals formulation of the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp187-194, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decomposition Approach of the Real-Time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Decomposition of the Real-Time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2021, 24th Euro Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aveiro, Portugal. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Integer Linear Programming (MILP) formulation for a Mobility Allowance Shuttle Transit (MAST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, California, United States. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23703.50088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimization for Energy-Efficient Train Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2021, Genetic and Evolutionary Computation Conference Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France. pp75-76, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3459436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Optimization of Energy Consumption in Railway Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2021, 24th Euro Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aveiro, Portugal. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage framework for strategic railway timetabling based on multi-objective ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Medeossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nygreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailBeijing 2021, 9th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pékin, China. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the viability of decentralized railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perrachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPRAIL 2020 : 17th International Conference on Railway Engineering Design & Operation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition-based integer programming for coordinated train rerouting and rescheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th conference ROADEF of the French society of operations research and decision aid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition-based integer programming for coordinated train rerouting and rescheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution du problème de yard à 1-étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Constraint Based Scheduling model for real-time Railway Traffic Management Problem using conditional Time-Intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rail Norrköping 2019, 8th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Norrköping, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the validity of the fixed-speed approximation for the real time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailNorrköping 2019, 8th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Norrköping, France. pp409-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser une gare de triage en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018, 19ème conférence de la Société française de Recherche Opérationnelle et d&amp;apos;Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813414v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of train routing selection methods for real-time railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2018, 21st International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Maui - Hawaï, United States. pp72-77, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a railway freight yard in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2018, 29th European Conference On Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of saturated timetables: the influence of buffer times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benders' decomposition for the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaba Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis (RailLille 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimization for train routing selection: operational vs tactical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT-ITS 2017 - 5th IEEE International Conference on Models and Technologies for Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Naples, Italy. 6p, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MTITS.2017.8005684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetable Optimization during Railway Infrastructure Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decomposition approach for the real time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaba Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of the routing selection problem in real-time railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the performance of railway traffic management through the reformulation of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pessenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Energy Consumption Minimization Problem in Railway Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train timetable rearrangement facing infrastructure maintenance activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème conférence de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the slot allocation on a network of airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Bolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL 2017 - Transportation Science and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the real-time Railway Traffic Management Problem with Benders decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaba Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279283v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train timetabling during infrastructure maintenance activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Intelligent Rail Transportation (ICIRT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Birmingham, United Kingdom. pp.204-209, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIRT.2016.7588733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Minimization Problem In A Railway Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2016 - 19th EURO Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Istanbul, Turkey. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-MILP for real-time railway traffic optimization: main results and open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR 2016, 11th World Congress of Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Milan, Italy. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timetable Optimization to cope with Railway Infrastructure Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Diego Arenas Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2016, 17ème conférence dela Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption minimization in railway planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Montrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Longo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEEIC 2016 - 17th IEEE International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of real-time railway traffic management optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailTokyo2015, 6th International Conference on Railway Operations Modelling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tokyo, Japan. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time railway traffic management optimization and imperfect information: preliminary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Séville, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Management of Railway Perturbations by Means of an Integrated Support System for Real-Time Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Railway Operations Modelling and Analysis - RailTokyo2015, ICROR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Routing Filter for the Real-time Railway Traffic Management Problem Based on Ant Colony Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Pacciarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2015, EURO Working Group on Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Delft, France. 10p, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2015.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REAL-TIME RAILWAY TRAFFIC MANAGEMENT THROUGH OPTIMISATION TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an innovative management of freight trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTS 2014 - International Symposium of Transport Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal train routing and scheduling in case of traffic perturbations: improving solution time through parameter tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of real-time traffic management by using optimization tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIT 2014, XI Congreso de Ingenieria del Transporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Spain. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization for the real-time railway traffic management: case studies in European networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2014 - 20th Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Spain. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time railway traffic management through optimisation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th conference ROADEF of the French society of operations research et decision aid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer linear program for the real-time railway traffic management problem:quantification of the impact of a priori platform assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer linear program for the real-time railway traffic management problem modeling track-circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAROR, 5th International Seminar on Railway Operations Modelling and Analysis, RailCopenhagen 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Denmark. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuring a MILP formulation for rail traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-INFORMS conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Italy. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time train routing and scheduling through mixed integer linear programming: Heuristic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Douchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2013, 5th international conference on industrial engineering and system management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Morocco. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing multiple running times for railway timetabling: a speed-level based model for constructing alternative speed profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailCopenhagen 2013, 5th International Conference in Railway Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Denmark. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing multiple running times for railway timetabling: a speed-level based model for constructing alternative speed profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailCopenhagen 2013, 5th International Conference in Railway Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Denmark. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the performance of a MILP formulation for railway traffic management in complex junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT-ITS 2013, Models and Technologies for Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Germany. p419-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time railway traffic management modeling track-circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATOMOS 2012, 12th Workshop on Algorithmic Approaches for Transportation Modelling, Optimization, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France. 12p, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.ATMOS.2012.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization for complex problems in air and rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimization and Control [math.OC]. Université de Lille 1 - Sciences et Technologies, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02262393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization for Railway Operations Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Fujiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyun Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3p, 2018, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/4896748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature review toward decentralized railway traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-SAT: a MILP-based algorithm for saturating railway timetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable Phare du COP 12-16 : Conception de nouvelles stratégies de régulation du trafic ferroviaire pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible refinements of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended discussion on efficient train re-routing and rescheduling: valid inequalities and reformulation of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 50p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE Class Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGIFret, Simulations d&apos;une gestion innovante des circulations fret, rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahimeh Neamatian-Nonemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2015, 255p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sysml formalization of the disruption management process in european railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board 96th Annual Meeting - TRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Washigton, D.C., United States. Transportation Research Board 96th Annual Meeting - TRB, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="670DAD8C"/>
+    <w:nsid w:val="2E1A0B2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-pellegrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6087-651X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1633-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brugger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pellegrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05406445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marli&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Demay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS68460.2025.11223583" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05406571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIRT66379.2025.11216767" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Sharma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Pascariu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Di Cola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cacchiani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90095-2_11" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Victor Flensburg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cerreto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Bai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS68460.2025.11223597" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Mati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar-Berraf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiajie Yi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pesenti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.410" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Chaudhary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04280466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coviello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Medeossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nygreen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04039144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo d'Amato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Naldini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tibaldo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Trianni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo D&#8217;amato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04416930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Shahin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hosteins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mt-its56129.2023.10241378" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cambier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Almeida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Petris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiajie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marli&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Sama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dariano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04148-8_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marliere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sobieraj Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kadri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D'ariano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Pacciarelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.060" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27058.94407" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23703.50088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3459436" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Guo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813414v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Ariano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Bolic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Castelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTITS.2017.8005684" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470312v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Diego Arenas Pimentel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466801v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaba Keita" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pessenti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coviello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sobieraj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Montrone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nobili" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469801v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353524v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Montrone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353525v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Longo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279283v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383124v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIRT.2016.7588733" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2015.09.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471400v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Quaglietta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Goverde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albrecht" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Jaekel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowei Hu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993723v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990379v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912490v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909493v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912500v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909469v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Chevrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909478v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851179v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2012.23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05538560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Victor Flensburg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2026.111924" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04876655v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Lima Azevedo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.12610" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05295738v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2025.100535" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05299441v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Versluis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob M.P. Goverde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2025.100533" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05406349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina D Versluis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2025.2592225" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402462v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2023.100427" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3409183" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104438" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617645v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2024.100460" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321599v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Quadrifoglio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104437" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096291v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00587-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048199v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105430" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736251v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.12216" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709926v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105859" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04471710v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nash" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981221101392" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287396v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kamenga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Merabet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100042" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464894v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.037" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483432v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2019.100170" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951523v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Licciardello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Adamko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617135v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marcelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2970180" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Tollo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-018-3469-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983495v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2018.12.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-943TP5NB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983608v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.09.018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.018" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466791v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.12.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466699v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2016.12.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526219v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.03.013" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631606v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.08.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266986v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.11.014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9NLS95-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297551v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2016.01.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2016.01.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471388v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2414294" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930241v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2013.10.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947956v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mascia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stutzle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Birattari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12043" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990526v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ellero" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-02-2013-0107" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990429v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-013-1192-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947935v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.09.007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742039v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2013.09.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910773v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRM.2012.044513" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874517v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-011-0061-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05480369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Oddi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02262393v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485859v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Fujiyama" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyun Meng" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4896748" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759779v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526216v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667599v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046017v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arenas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Neamatian-Nonemi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466638v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-pellegrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6087-651X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1633-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05538560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Victor Flensburg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cerreto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Pascariu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pellegrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2026.111924" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05295738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hosteins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marli&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2025.100535" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04876655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Victor Flensburg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Lima Azevedo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.12610" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05299441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Versluis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Quaglietta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob M.P. Goverde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2025.100533" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05406349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina D Versluis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2025.2592225" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104438" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Sama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Ariano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2024.100460" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04321599v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Shahin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Quadrifoglio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo D&#8217;amato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Naldini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tibaldo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Trianni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2023.100427" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Sharma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Chaudhary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3409183" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00587-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sobieraj Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105430" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dariano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105859" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04471710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coviello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Medeossi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nash" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nygreen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981221101392" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.12216" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kamenga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Merabet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Petris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pesenti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483432v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaba Keita" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2019.100170" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marcelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2970180" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951523v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Licciardello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Adamko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Tollo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-018-3469-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2018.12.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-943TP5NB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Montrone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nobili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.09.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Diego Arenas Pimentel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Bolic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Castelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2016.12.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.03.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marliere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.08.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Pacciarelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.12.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297551v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2016.01.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Goverde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albrecht" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Jaekel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.11.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9NLS95-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2016.01.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471388v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2414294" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947956v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mascia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stutzle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Birattari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ellero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-02-2013-0107" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-013-1192-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930241v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2013.10.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742039v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Chevrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.09.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870632v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2013.09.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-011-0061-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRM.2012.044513" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05480369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Oddi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo d'Amato" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brugger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332779v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Di Cola" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cacchiani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90095-2_11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05406445v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Demay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS68460.2025.11223583" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05406571v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIRT66379.2025.11216767" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409398v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Bai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS68460.2025.11223597" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Mati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar-Berraf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04280466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiajie Yi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.410" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04039144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04416930v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mt-its56129.2023.10241378" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404701v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595243v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiajie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marli&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666568v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402651v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04148-8_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595348v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cambier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Almeida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D'ariano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.060" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562604v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27058.94407" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467200v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kadri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465106v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.046" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544169v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23703.50088" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3459436" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467003v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949297v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevrier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666255v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Guo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666467v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Rodriguez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127263v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813414v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983766v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569555" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262515v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470267v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coviello" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sobieraj" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558360v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTITS.2017.8005684" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470312v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466801v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524253v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470348v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pessenti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Montrone" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469801v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572113v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279283v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIRT.2016.7588733" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353524v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342985v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279285v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Longo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471400v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266973v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263418v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214079v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2015.09.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946498v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowei Hu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993677v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993599v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993723v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061387v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990379v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912500v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851175v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912490v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909493v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douchet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909469v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909478v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918197v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851179v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2012.23" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02262393v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485859v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Fujiyama" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyun Meng" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4896748" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759779v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526216v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667599v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046017v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arenas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Neamatian-Nonemi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466638v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>