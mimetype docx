--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -348,239 +348,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual footprint of artificial intelligence: environmental and social impacts across the globe</w:t>
+                <w:t xml:space="preserve">Uninvited Protagonists: The Networked Agency of Venezuelan Platform Data Workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Torres Cierpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14747731.2025.2589571⟩</w:t>
+              <w:t xml:space="preserve">New Technology, Work and Employment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (3), pp.623-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ntwe.12340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384319v1</w:t>
+                <w:t xml:space="preserve">hal-05041068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uninvited Protagonists: The Networked Agency of Venezuelan Platform Data Workers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The dual footprint of artificial intelligence: environmental and social impacts across the globe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Technology, Work and Employment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (3), pp.623-634. </w:t>
+              <w:t xml:space="preserve">Globalizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ntwe.12340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14747731.2025.2589571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041068v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of digital platforms in market coordination through quality valuations. The case of restaurants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Penalva-Icher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Eloire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -627,51 +627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digital labour of artificial intelligence in Latin America: a comparison of Argentina, Brazil, and Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -774,51 +774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalization in Water Infrastructure: A Network of Public-Private Strategic Alliances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Sarabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical perspectives on international business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -852,103 +852,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where does AI come from? A global case study across Europe, Africa, and Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres Cierpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (3), pp.359-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1146,51 +1146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Emerging Trends in Complex Systems, 9 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1218,265 +1218,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">City composition and accessibility statistics in and around Paris</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hacer changas, cobrar en dólares. ¿Quiénes trabajan en plataformas de microtareas en la Argentina?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Fernández Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah J Berkemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Big Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Estudios del Trabajo (ASET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460871v1</w:t>
+                <w:t xml:space="preserve">hal-04695086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacer changas, cobrar en dólares. ¿Quiénes trabajan en plataformas de microtareas en la Argentina?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">City composition and accessibility statistics in and around Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Olive Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J Berkemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Estudios del Trabajo (ASET)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fdata.2024.1354007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695086v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir et faire voir les graphes de réseaux personnels : questions d’éthique réflexive sur les effets de protocoles de recherche</w:t>
               </w:r>
@@ -1596,51 +1596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who bears the burden of a pandemic? COVID-19 and the transfer of risk to digital platform workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1739,51 +1739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sannidhi Bookseller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 60 (3), pp.103276. </w:t>
@@ -1860,51 +1860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Science Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (3), pp.574-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1951,51 +1951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Ethics in the Age of Digital Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2055,51 +2055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learners in the loop: hidden human skills in machine intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 163, pp.110-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2133,51 +2133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden inequalities: the gendered labour of women on micro-tasking platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,252 +2244,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disembedded or Deeply Embedded? A Multi-Level Network Analysis of Online Labour Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Social network analysis: New ethical approaches through collective reflexivity. Introduction to the special issue of Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio D’angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0038038520986082⟩</w:t>
+              <w:t xml:space="preserve">Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Recent ethical challenges in social network analysis, 67, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socnet.2020.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127861v1</w:t>
+                <w:t xml:space="preserve">hal-03090287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social network analysis: New ethical approaches through collective reflexivity. Introduction to the special issue of Social Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Disembedded or Deeply Embedded? A Multi-Level Network Analysis of Online Labour Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessio D’angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Recent ethical challenges in social network analysis, 67, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (5), pp.927-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socnet.2020.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0038038520986082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090287v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whose results are these anyway? Reciprocity and the ethics of “giving back” after social network research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Recent ethical challenges in social network analysis, 67, pp.65-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2523,51 +2523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trainer, the verifier, the imitator: Three ways in which human platform workers support artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,472 +2755,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02888223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel statut pour les petits doigts de l’intelligence artificielle ? Présent et perspectives du micro-travail en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+                <w:t xml:space="preserve">Digital inequalities 2.0: Legacy inequalities in the information age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elinor Wahal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grant Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Ragnedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes du travail </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Monday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.10842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995186v1</w:t>
+                <w:t xml:space="preserve">halshs-02889893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital inequalities 2.0: Legacy inequalities in the information age</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whose intelligence is artificial intelligence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Monday</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02889893v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whose intelligence is artificial intelligence?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Counting ‘micro-workers’: societal and methodological challenges around new forms of labour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Dialogue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Work Organisation, Labour &amp; Globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.67-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13169/workorgalaboglob.14.1.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029735v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting ‘micro-workers’: societal and methodological challenges around new forms of labour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quel statut pour les petits doigts de l’intelligence artificielle ? Présent et perspectives du micro-travail en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elinor Wahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work Organisation, Labour &amp; Globalisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24-25, pp.99-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898905v1</w:t>
+                <w:t xml:space="preserve">hal-02995186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « petites mains » derrière le mirage de l’automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.76-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3297,51 +3297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopeton S Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Monday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (7), pp.10844. </w:t>
@@ -3379,51 +3379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie privée, un bien commun ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (2), pp.129-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3457,51 +3457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-work, artificial intelligence and the automotive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3561,77 +3561,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En la trastienda de la inteligencia artificial. Una investigación sobre las plataformas de micro-trabajo en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Wahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (41), pp.85-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3665,51 +3665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Learning Analytics vus par la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3756,51 +3756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You see yourself like in a mirror”: The effects of internet-mediated personal networks on body image and eating disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,51 +3873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le moment big data des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Big data, sociétés et sciences sociales, 59 (3), pp.375-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3951,51 +3951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tensions entre sociologie et politique à l’aune d’une tentative de législation des sites web sur les troubles alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4042,51 +4042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking ethics in social-network research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4124,51 +4124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réprimer les sites «pro-anorexie» : une fausse bonne idée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4206,64 +4206,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization in mixed-methods research on social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociological Research Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (2), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4297,64 +4297,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Visual Sociogram in Qualitative and Mixed-Methods Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4414,51 +4414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Far do Network Effects Spill Over? Evidence from an Empirical Study of Performance Differentials in Interorganizational Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Lomi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4505,51 +4505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting personal network data in web surveys through participant-generated sociograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,51 +4635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (4), pp.731-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4726,51 +4726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion transmission in organizations: an agent-based modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4817,51 +4817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of two destinies: Georgescu-Roegen on Gossen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (1), pp.33-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4895,51 +4895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociability and support in online eating disorder communities: Evidence from personal networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4986,51 +4986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociology and social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5064,51 +5064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking micro, meso and macro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (3), pp.495-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5168,51 +5168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives in public health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 133 (2), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5246,51 +5246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to Official Data and Researcher Accreditation in Europe: Existing Barriers and a Way Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5354,51 +5354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Media Censorship in Times of Political Unrest - A Social Simulation Experiment with the UK Riots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 115 (1), pp.5-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5471,51 +5471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Snijders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (3), pp.323 - 332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5562,51 +5562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten years of Ana. Lessons from a transdisciplinary body of literature on online pro-eating disorder websites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Araya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5666,51 +5666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can opinion be stable in an open network with hierarchy? An agent-based model of the Commercial Court of Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Proceedings of the 4th &amp; 5th UK Social Networks Conferences held at The University of Greenwich in London, UK, July 2008 and 2009, 10, pp.123-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5738,252 +5738,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wholesale funding to microfinance and social development goals in Peru, Tamil Nadu, and Tanzania</w:t>
+                <w:t xml:space="preserve">Crisis in Indian microfinance and a way forward: Governance reforms and the Tamil Nadu model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Marr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Enterprise Development and Microfinance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (4), pp.304-321. </w:t>
+              <w:t xml:space="preserve">Journal of International Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.996-1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3362/1755-1986.2011.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jid.1823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371311v1</w:t>
+                <w:t xml:space="preserve">hal-01371297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis in Indian microfinance and a way forward: Governance reforms and the Tamil Nadu model</w:t>
+                <w:t xml:space="preserve">Wholesale funding to microfinance and social development goals in Peru, Tamil Nadu, and Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Marr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23, pp.996-1003. </w:t>
+              <w:t xml:space="preserve"> Enterprise Development and Microfinance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (4), pp.304-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jid.1823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3362/1755-1986.2011.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371297v1</w:t>
+                <w:t xml:space="preserve">hal-01371311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becker random behavior and the as-if defense of rational choice theory in demand analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Moscati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (2), pp.107-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6017,51 +6017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ethnographic seduction: How qualitative research and agent-based models can benefit each other</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6108,51 +6108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is individual rationality essential to market price formation? The contribution of zero‐intelligence agent trading models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6186,51 +6186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini-symposium on the future of history of economics: young scholars' perspective [Introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Angner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6283,360 +6283,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux et controverses : de l’effet des normes sur la dynamique des structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Producer choice and technical unemployment: John E. Tozer's mathematical model (1838)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49 (3), pp.467 - 498. </w:t>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3), pp.433-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.493.0467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09672560802252313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719437v2</w:t>
+                <w:t xml:space="preserve">hal-01574622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producer choice and technical unemployment: John E. Tozer's mathematical model (1838)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Négocier le plaisir dans la consommation alimentaire : une étude sur trois groupes de migrants de l'aire métropolitaine de Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Antille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de l'OCHA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (1), pp.108-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574622v1</w:t>
+                <w:t xml:space="preserve">hal-00666476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier le plaisir dans la consommation alimentaire : une étude sur trois groupes de migrants de l'aire métropolitaine de Los Angeles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Réseaux et controverses : de l’effet des normes sur la dynamique des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Snijders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Antille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'OCHA </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (3), pp.467 - 498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.493.0467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666476v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques et économie dans la détermination du “salaire naturel” de J.H. von Thünen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50 (1), pp.59 à 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6670,51 +6670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann, Rau, Mangoldt : les origines de la fonction d'offre de marché en Allemagne (1830 - 1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (2), pp.223 - 243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6832,51 +6832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines; Note n. 19 de La Fabrique de l'Industrie, 2017, 978-2-35671-486-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -6911,51 +6911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénomène &amp;quot;pro ana&amp;quot;: Troubles alimentaires et réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cécile Méadel, 9782356713858</w:t>
             </w:r>
           </w:p>
@@ -6995,64 +6995,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Reviewed Special Section: Visualization in Mixed-Methods Research on Social Networks Special section of Sociological Research Online, Guest edited by Alessio D'Angelo, Louise Ryan and Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sage, 21 (2), 2016, Sociological Research Online (special section)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7070,51 +7070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Against the hypothesis of the end of privacy: an agent-based modeling approach to social media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7286,51 +7286,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7339,51 +7339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los micro-trabajadores detrás de la inteligencia artificial: Explorando nuevos sujetos digitales y sus precariedades en el mundo laboral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7419,530 +7419,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Inequalities in the Production of Artificial Intelligence: A Four-Country Study on Data Work</w:t>
+                <w:t xml:space="preserve">What is AI Doing to Job Quality? Platformization, Fissured Workplaces and Dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Jack Linchuan Qiu, Shinjoung Yeo, Richard Maxwell. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnieszka Piasna; Janine Leschke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Handbook of Digital Labor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley Blackwell, pp.219-232, 2025, ISBN10: 9781119981800</w:t>
+              <w:t xml:space="preserve">Job Quality in a Turbulent Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-60, 2026, 9781035343478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742532v2</w:t>
+                <w:t xml:space="preserve">hal-05562501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabricar os dados: o trabalho por trás da Inteligência Artificial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Global Inequalities in the Production of Artificial Intelligence: A Four-Country Study on Data Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Ricardo Festi; Jörg Nowak. </w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jack Linchuan Qiu, Shinjoung Yeo, Richard Maxwell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">As novas infraestruturas produtivas: digitalização do trabalho, e-logística e indústria 4.0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Boitempo, pp.105-120, 2024, 6557173871</w:t>
+              <w:t xml:space="preserve">The Handbook of Digital Labor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley Blackwell, pp.219-232, 2025, ISBN10: 9781119981800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705292v2</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742532v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes, inégalités, et les « humains dans la boucle »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fabricar os dados: o trabalho por trás da Inteligência Artificial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Viana Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">François Levin; Etienne Ollion. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ricardo Festi; Jörg Nowak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce qui échappe à l'intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.181-203, 2024, 979 1 0370 3844 9</w:t>
+              <w:t xml:space="preserve">As novas infraestruturas produtivas: digitalização do trabalho, e-logística e indústria 4.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Boitempo, pp.105-120, 2024, 6557173871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533266v1</w:t>
+                <w:t xml:space="preserve">hal-04705292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail du clic, travail sans qualité ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Algorithmes, inégalités, et les « humains dans la boucle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Catherine Courtet, Mireille Besson, Françoise Lavocat, François Lecercle. </w:t>
+              <w:t xml:space="preserve">François Levin; Etienne Ollion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contes, mondes et récits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.245-260, 2023, 978-2-271-14939-8</w:t>
+              <w:t xml:space="preserve">Ce qui échappe à l'intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.181-203, 2024, 979 1 0370 3844 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333169v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social networks and resilience in emerging labor markets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Travail du clic, travail sans qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Lazega, T.A.B. Snijders, R. Wittek. </w:t>
+              <w:t xml:space="preserve">Catherine Courtet, Mireille Besson, Françoise Lavocat, François Lecercle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Research Agenda for Social Networks and Social Resilience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contes, mondes et récits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.245-260, 2023, 978-2-271-14939-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Elgar</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03850444v1</w:t>
+                <w:t xml:space="preserve">hal-04333169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Listeners and Virtual Assistants: Privacy and Labor Arbitrage in the Production of Smart Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8000,996 +8013,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie au travail et santé économique des entreprises : étude des causalités</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social networks and resilience in emerging labor markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Lazega, T.A.B. Snijders, R. Wittek. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, pp.57-77, 2019, 978-2-35671-544-9</w:t>
+              <w:t xml:space="preserve">A Research Agenda for Social Networks and Social Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-57, 2022, 978 1 80392 577 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183548v1</w:t>
+                <w:t xml:space="preserve">hal-03850444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux sociaux des Big Data</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité de vie au travail et santé économique des entreprises : étude des causalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diviyan Kalainathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Big Data à découvert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.292-293, 2017</w:t>
+              <w:t xml:space="preserve">Le travail en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.57-77, 2019, 978-2-35671-544-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456369v1</w:t>
+                <w:t xml:space="preserve">hal-04183548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization and mathematical modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Enjeux sociaux des Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gilbert Faccarello, Heinz Kurz. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mokrane Bouzeghoub, Rémy Mosseri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Economic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Big Data à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.292-293, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Elgar</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01350533v1</w:t>
+                <w:t xml:space="preserve">hal-01456369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tozer, John Edward on Ricardo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Formalization and mathematical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilbert Faccarello, Heinz Kurz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Elgar Companion to David Ricardo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">History of Economic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, III, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.208-221, 2016, 9781849801126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Elgar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4337/9781785365065.00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348850v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of microeconomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tozer, John Edward on Ricardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences, 2nd edition</w:t>
+              <w:t xml:space="preserve">The Elgar Companion to David Ricardo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edward Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.566-572, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354916v1</w:t>
+                <w:t xml:space="preserve">hal-01348850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norms, advice networks and joint economic governance: the case of conflicts among shareholders at the commercial court of Paris</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">History of microeconomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ugur Mehmeth, Sunderland David. </w:t>
+              <w:t xml:space="preserve">Wright, J.D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Does Economic governance matter ? Governance Institutions and Outcomes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences, 2nd edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.331-337, 2015, 978-0080970868 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.03060-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054015v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational economics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Norms, advice networks and joint economic governance: the case of conflicts among shareholders at the commercial court of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hands, D. Wade &amp; Davis, John B. </w:t>
+              <w:t xml:space="preserve">Ugur Mehmeth, Sunderland David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Elgar Companion To Recent Economic Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Does Economic governance matter ? Governance Institutions and Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.46-70, 2011, 9780857931764</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Elgar</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01372973v1</w:t>
+                <w:t xml:space="preserve">hal-01054015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of economic thought</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Computational economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rhona C. Free. </w:t>
+              <w:t xml:space="preserve">Hands, D. Wade &amp; Davis, John B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Century Economics: A Reference Handbook</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">The Elgar Companion To Recent Economic Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sage</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.3-11, 2010, 9781412961424</w:t>
+                <w:t xml:space="preserve">Edward Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-227, 2011, 978 1 84844 754 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372974v1</w:t>
+                <w:t xml:space="preserve">hal-01372973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des réseaux sociaux et apprentissage collectif : le cas du Tribunal de Commerce de Paris</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">History of economic thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gérard WEISBUCH, Hervé P. ZWIRN. </w:t>
+              <w:t xml:space="preserve">Rhona C. Free. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu’appelle-t-on aujourd’hui les sciences de la complexité ? Langages, réseaux, marchés, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">21st Century Economics: A Reference Handbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuibert</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-125, 2010, 9782311002171</w:t>
+                <w:t xml:space="preserve">Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-11, 2010, 9781412961424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372976v1</w:t>
+                <w:t xml:space="preserve">hal-01372974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mathématiques du plaisir et de la peine: la théorie du choix individuel de Hermann Heinrich Gossen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamique des réseaux sociaux et apprentissage collectif : le cas du Tribunal de Commerce de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Alcouffe, Claude Diebolt. </w:t>
+              <w:t xml:space="preserve">Gérard WEISBUCH, Hervé P. ZWIRN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée économique allemande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.245-267, 2009, 978-2717854497</w:t>
+              <w:t xml:space="preserve">Qu’appelle-t-on aujourd’hui les sciences de la complexité ? Langages, réseaux, marchés, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-125, 2010, 9782311002171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405312v1</w:t>
+                <w:t xml:space="preserve">hal-01372976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mathématiques du plaisir et de la peine: la théorie du choix individuel de Hermann Heinrich Gossen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Alcouffe, Claude Diebolt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée économique allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.245-267, 2009, 978-2717854497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Further explorations of the spinning top model for de dynamics of advice networks and collective learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9008,51 +9107,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Lecoutre; Pascal Lièvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science Publications, 2008, 9782746219403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9062,126 +9161,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre vie privée, un concept négociable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions objectives de travail et ressenti des individus : le rôle du management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diviyan Kalainathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9203,263 +9302,263 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Networks: face-to-face and online ties at OuiShare Fest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“PRO” ANA? SOCIABILITY AND SUPPORT IN EATING DISORDER ONLINE COMMUNITIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, http://discoversociety.org/2014/11/04/pro-ana-sociability-and-support-in-eating-disorder-online-communities/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHY ONLINE PRIVACY IS NOT DEAD: NEGOTIATION AND CONFLICT IN SOCIAL MEDIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, http://discoversociety.org/2014/02/15/why-online-privacy-is-not-dead-negotiation-and-conflict-in-social-media/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9469,165 +9568,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gerontocracy of Science: Attention Dynamics in the Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Houssard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Di Bona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870231v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemic integration and social segregation of AI in neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9636,99 +9735,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meso-scale cartography of the AI ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9737,490 +9836,490 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An End-to-End Approach to Ethical AI: Socio-Economic Dimensions of the Production and Deployment of Automated Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning causality on sex, gender and COVID-19, and identifying bias in large-scale data-driven analyses: the Bias Priority Recommendations and Bias Catalog for Pandemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rūta Binkytė-Sadauskienė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sannidhi Bookseller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many people microwork in France? Estimating the size of a new labor force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien de personnes micro-travaillent en France ? Estimer l'ampleur d'une nouvelle forme de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting personal network data in web surveys through participant-generated sociograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10228,263 +10327,263 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An organization that transmits opinion to newcomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00503193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based Computational Economics: a Methodological Appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAN OPINION BE STABLE IN AN OPEN NETWORK WITH HIERARCHY? AN AGENT-BASED MODEL OF THE COMMERCIAL COURT OF PARIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00409373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10494,974 +10593,974 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations et vulnérabilités dans les plateformes de micro-travail françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Défenseur des droits. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Work in Egypt: Who Are the Workers Behind Artificial Intelligence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DiPLab. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who Trains the Data for European Artificial Intelligence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Miceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Salim Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Parliament; The Left. 2024, pp.1-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps, genre et micro-travail : Trajectoires européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRES. 2024, https://ires.fr/publications/cgt-fo/temps-genre-et-micro-travail-trajectoires-europeennes/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwork in Brazil. Who are the workers behind artificial intelligence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viana Braz Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DiPLab; LATRAPS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nouveaux Intermédiaires du Travail B2B: Comparer les modèles d'affaires dans l'économie numérique collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diouldé Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan d'Avezac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 27, DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdworking in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Erdsiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Laitenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ZEW-Kurzexpertise Nr. 21-09, Leibniz-Zentrum für Europäische Wirtschaftsforschung (ZEW). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Micro-Travail en France. Derrière l'automatisation, de nouvelles précarités au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Besenval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Projet de recherche DiPLab. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Micro-travail en France. Derrière l’automatisation de nouvelles précarités au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Besenval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de recherches économiques et sociales. 2019, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11471,203 +11570,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital labor and crisis of the wage labor system: trends and tensions within platform capitalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Chicchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Jarrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 163, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent ethical challenges in social network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11682,133 +11781,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, pp.1-76, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data, sociétés et sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59 (3), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11818,91 +11917,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrypter la société des plateformes : Organisations, marchés et réseaux dans l'économie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociology. Institut d'Etudes Politiques de Paris, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04547405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11912,354 +12011,354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crafting Visibility and Solidarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Network f Digital Labor 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INDL, Sep 2025, Bologna (ITALY), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing and showing personal network graphs: reflexive ethical questions on the effects of research protocols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trabajo de plataforma en línea en América Latina: el vínculo social para enfrentar un trabajo despojado de lo social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sunbelt 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSNA, Jun 2024, Edimbourg (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">XXXIII Congreso de la Asociación Latinoamericana de Sociología (ALAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, México, México. pp.78-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04873566v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trabajo de plataforma en línea en América Latina: el vínculo social para enfrentar un trabajo despojado de lo social</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seeing and showing personal network graphs: reflexive ethical questions on the effects of research protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII Congreso de la Asociación Latinoamericana de Sociología (ALAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, México, México. pp.78-84</w:t>
+              <w:t xml:space="preserve">Sunbelt 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSNA, Jun 2024, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911687v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04873566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing and showing personal network graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12304,1382 +12403,1382 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CREST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREST, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04873041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preliminary Investigation Of Vocalic Realizations Of Hispanic Micro-Workers From Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres Cierpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Phonetic Association, Aug 2023, Prague, Czech Republic. pp.3696-3700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Paris a good example for a X-minute city?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Berkemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Genet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Olive Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRCCS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where do restaurants come from? The effects of digital platforms on a market niche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Eloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Penalva Icher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Science and Sunbelt joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sunbelt; NetSci, Jul 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien de journées en une pour les micro-travailleuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Besenval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes au travail : Enjeux productifs et reproductifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02519726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits of micro-workers: The real people behind AI in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Crowdworking Symposium 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research program “Digital Future”, Universities of Paderborn and Bielefeld, Oct 2020, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconspicuous digital labor and online quality valuations: The case of a French restaurant booking and rating platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Tubaro</w:t>
+                <w:t xml:space="preserve">Emergent relational structures at a &amp;quot;sharing economy&amp;quot; festival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Reshap Work</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2018 - The 7th International Conference on Complex Networks and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luca Maria Aiello; Chantal Cherifi; Hocine Cherifi; Renaud Lambiotte; Pietro Lió; Luis M. Rocha, Dec 2018, Cambridge, United Kingdom. pp.559-571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05414-4_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112879v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent relational structures at a &amp;quot;sharing economy&amp;quot; festival</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Tubaro</w:t>
+                <w:t xml:space="preserve">Inconspicuous digital labor and online quality valuations: The case of a French restaurant booking and rating platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Penalva-Icher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2018 - The 7th International Conference on Complex Networks and Their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference Reshap Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947911v1</w:t>
+                <w:t xml:space="preserve">hal-02112879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Click-work in the Kitchen: How Digital Platforms Transform Labor in the Restaurant Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Penalva Icher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Posada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSA Work, Employment and Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From online quality valuations to a new division of labor: how platforms transform value creation in the restaurant industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Penalva-Icher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Travail et Emploi à l’ère du capitalisme de Plateforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating disorders in the social web an ego-network analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sunbelt XXXI St Pete's Beach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Grand Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying eating disorders in the social web: An online ethnography with social network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de British Sociological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An organisation that transmits opinion to newcomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent-based Simulation of Diffusion Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId333"/>
+      <w:footerReference w:type="default" r:id="rId335"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13747,51 +13846,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B62D062"/>
+    <w:nsid w:val="DAD715F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13978,51 +14077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-tubaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1215-9145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086079840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05110220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniza Alieva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Erices Ocampo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Maya Jariego" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ortiz Ruiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Romero Mendoza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/redes.1122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2589571" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05041068v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva-Icher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975625100052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04935984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fern&#225;ndez Massi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Longo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres-Cierpe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2465171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05089203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Sarabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/cpoib-11-2024-0140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04933816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Casilli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cornet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Ludec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563467.2025.2462137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fasano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanfilippo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brinzei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Husson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00618-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Olive Thaury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Genet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Maurice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Berkemer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2024.1354007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nicaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.242.0441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369291v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642211066027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#363;ta Binkyt&#279;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Bakkali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sannidhi Bookseller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2023.103276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Molina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casilli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos-Ortega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-023-00437-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2022-163006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2022.1.1623" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038520986082" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090287v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ryan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2019.10.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951720919776" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robinson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schulz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneka Khilnani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ono" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelia Cotten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10845" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Wahal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889893v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Blank" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ragnedda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10842" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.14.1.0067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopeton S Dunn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10844" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.023.0129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00121-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/acs.41.29200" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4608" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520138v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pallotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Valente" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2017.1339371" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.593.0375" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6387" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio d'Angelo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5153/sro.3996" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5153/sro.3864" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300339v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lomi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822X13491861" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109220v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.554.0731" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Emery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10588-013-9161-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354924v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2398921" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300345v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2014.6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038513517319" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975614000344" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757913913475756" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371296v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Silberman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445697" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01800221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Snijders" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2009.12.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Araya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018411425880" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.01.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371311v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3362/1755-1986.2011.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371297v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.1823" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moscati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2011.579147" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106309360111" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405306v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501780802225528" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574625v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Angner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1042771608000069" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE02DE92C55DBF375CFB802C8CE3B8DBE2F61B6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719437v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.493.0467" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574622v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672560802252313" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.050.0059" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.712.0223" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665423v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diviyan Kalainathan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goudet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/le-phenomene-pro-ana.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319024554" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02456-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279637v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schefold" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742532v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705292v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Viana Braz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533266v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333169v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850444v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/a-research-agenda-for-social-networks-and-social-resilience-9781803925776.html" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688430v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5319/Digital-Work-in-the-Planetary-Market" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/13835.003.0014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183548v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456369v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350533v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elgaronline.com/view/9781849801126.00022.xml" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785365065.00022" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348850v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/the-elgar-companion-to-david-ricardo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354916v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780080970868030609" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097086-8.03060-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054015v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372973v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/the-elgar-companion-to-recent-economic-methodology?___website=uk_warehouse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372974v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/21st-century-economics-a-reference-handbook/book232386" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372976v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philosciences.org/notices/document.php?id_document=508#" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405312v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570621v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885452v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01742592v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666817v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300343v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300353v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870231v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houssard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Bona" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225888v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916768v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027470v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228983v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#363;ta Binkyt&#279;-Sadauskien&#279;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012731v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021525v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745617v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503193v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140846v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409373v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367180v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417930v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Neveux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662589v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Miceli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bonniec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Salim Wagner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858318v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140411v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Braz Matheus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03615806v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diould&#233; Chartier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Avezac" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468022v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Belletti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Erdsiek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Laitenberger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139528v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Besenval" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579349v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008513v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Chicchi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marrone" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Jarrett" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331307v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885457v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04547405v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415120v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873566v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04911687v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873041v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312441v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103593v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Berkemer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04119713v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva Icher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519726v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960775v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112879v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Posada" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubaro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947911v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05414-4_45" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392233v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Posada" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108982v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881222v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881214v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551311v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-tubaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1215-9145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086079840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05110220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniza Alieva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Erices Ocampo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Maya Jariego" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ortiz Ruiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Romero Mendoza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/redes.1122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05041068v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12340" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2589571" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva-Icher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975625100052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04935984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fern&#225;ndez Massi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Longo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres-Cierpe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2465171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05089203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Sarabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/cpoib-11-2024-0140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04933816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Casilli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cornet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Ludec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563467.2025.2462137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fasano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanfilippo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brinzei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Husson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00618-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Olive Thaury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Genet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Maurice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Berkemer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2024.1354007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nicaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.242.0441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369291v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642211066027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#363;ta Binkyt&#279;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Bakkali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sannidhi Bookseller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2023.103276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Molina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casilli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos-Ortega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-023-00437-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2022-163006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2022.1.1623" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ryan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038520986082" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2019.10.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951720919776" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robinson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schulz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneka Khilnani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ono" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelia Cotten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10845" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Blank" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ragnedda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10842" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.14.1.0067" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Wahal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopeton S Dunn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10844" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.023.0129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00121-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/acs.41.29200" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4608" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520138v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pallotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Valente" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2017.1339371" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.593.0375" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6387" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio d'Angelo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5153/sro.3996" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5153/sro.3864" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300339v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lomi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822X13491861" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109220v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.554.0731" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Emery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10588-013-9161-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354924v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2398921" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300345v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2014.6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038513517319" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975614000344" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757913913475756" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371296v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Silberman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445697" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01800221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Snijders" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2009.12.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Araya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018411425880" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.01.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.1823" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3362/1755-1986.2011.033" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moscati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2011.579147" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106309360111" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405306v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501780802225528" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574625v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Angner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1042771608000069" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE02DE92C55DBF375CFB802C8CE3B8DBE2F61B6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672560802252313" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666476v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sanchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719437v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.493.0467" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.050.0059" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.712.0223" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665423v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diviyan Kalainathan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goudet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/le-phenomene-pro-ana.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319024554" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02456-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279637v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schefold" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05562501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap-oa/book/9781035343485/chapter3.xml" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742532v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705292v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Viana Braz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688430v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5319/Digital-Work-in-the-Planetary-Market" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/13835.003.0014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/a-research-agenda-for-social-networks-and-social-resilience-9781803925776.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456369v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350533v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elgaronline.com/view/9781849801126.00022.xml" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785365065.00022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348850v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/the-elgar-companion-to-david-ricardo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780080970868030609" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097086-8.03060-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054015v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372973v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/the-elgar-companion-to-recent-economic-methodology?___website=uk_warehouse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/21st-century-economics-a-reference-handbook/book232386" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philosciences.org/notices/document.php?id_document=508#" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405312v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01742592v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666817v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300343v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300353v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870231v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houssard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Bona" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225888v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916768v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027470v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228983v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#363;ta Binkyt&#279;-Sadauskien&#279;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745617v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140846v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409373v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367180v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417930v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Neveux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662589v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Miceli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bonniec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Salim Wagner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858318v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140411v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Braz Matheus" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03615806v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diould&#233; Chartier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Avezac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468022v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Belletti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Erdsiek" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Laitenberger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Besenval" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579349v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008513v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Chicchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marrone" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Jarrett" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331307v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885457v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04547405v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415120v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04911687v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873566v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873041v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312441v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Berkemer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04119713v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva Icher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519726v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960775v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947911v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05414-4_45" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112879v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Posada" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubaro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392233v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Posada" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108982v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881222v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881214v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551311v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>