--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1218,265 +1218,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacer changas, cobrar en dólares. ¿Quiénes trabajan en plataformas de microtareas en la Argentina?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
+                <w:t xml:space="preserve">City composition and accessibility statistics in and around Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Olive Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J Berkemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Estudios del Trabajo (ASET)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fdata.2024.1354007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695086v1</w:t>
+                <w:t xml:space="preserve">hal-04460871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">City composition and accessibility statistics in and around Paris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léopold Maurice</w:t>
+                <w:t xml:space="preserve">Hacer changas, cobrar en dólares. ¿Quiénes trabajan en plataformas de microtareas en la Argentina?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Fernández Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah J Berkemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Big Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Estudios del Trabajo (ASET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fdata.2024.1354007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04460871v1</w:t>
+                <w:t xml:space="preserve">hal-04695086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir et faire voir les graphes de réseaux personnels : questions d’éthique réflexive sur les effets de protocoles de recherche</w:t>
               </w:r>
@@ -2244,222 +2244,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social network analysis: New ethical approaches through collective reflexivity. Introduction to the special issue of Social Networks</w:t>
+                <w:t xml:space="preserve">Disembedded or Deeply Embedded? A Multi-Level Network Analysis of Online Labour Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessio D’angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socnet.2020.12.001⟩</w:t>
+              <w:t xml:space="preserve">Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (5), pp.927-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0038038520986082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090287v1</w:t>
+                <w:t xml:space="preserve">hal-03127861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disembedded or Deeply Embedded? A Multi-Level Network Analysis of Online Labour Platforms</w:t>
+                <w:t xml:space="preserve">Social network analysis: New ethical approaches through collective reflexivity. Introduction to the special issue of Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio D’angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (5), pp.927-944. </w:t>
+              <w:t xml:space="preserve">Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Recent ethical challenges in social network analysis, 67, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0038038520986082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socnet.2020.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127861v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whose results are these anyway? Reciprocity and the ethics of “giving back” after social network research</w:t>
               </w:r>
@@ -2517,680 +2517,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trainer, the verifier, the imitator: Three ways in which human platform workers support artificial intelligence</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digital inequalities in time of pandemic: COVID-19 exposure risk profiles and new forms of vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneka Khilnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelia Cotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2053951720919776⟩</w:t>
+              <w:t xml:space="preserve">First Monday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.10845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554196v1</w:t>
+                <w:t xml:space="preserve">halshs-02888223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital inequalities in time of pandemic: COVID-19 exposure risk profiles and new forms of vulnerability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The trainer, the verifier, the imitator: Three ways in which human platform workers support artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Monday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (7), pp.10845. </w:t>
+              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.205395172091977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2053951720919776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02888223v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital inequalities 2.0: Legacy inequalities in the information age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Schulz</w:t>
+                <w:t xml:space="preserve">Quel statut pour les petits doigts de l’intelligence artificielle ? Présent et perspectives du micro-travail en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grant Blank</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elinor Wahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Monday</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24-25, pp.99-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02889893v1</w:t>
+                <w:t xml:space="preserve">hal-02995186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whose intelligence is artificial intelligence?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digital inequalities 2.0: Legacy inequalities in the information age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Ragnedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Dialogue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Monday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.10842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029735v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02889893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting ‘micro-workers’: societal and methodological challenges around new forms of labour</w:t>
+                <w:t xml:space="preserve">Whose intelligence is artificial intelligence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work Organisation, Labour &amp; Globalisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13169/workorgalaboglob.14.1.0067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02898905v1</w:t>
+                <w:t xml:space="preserve">hal-03029735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel statut pour les petits doigts de l’intelligence artificielle ? Présent et perspectives du micro-travail en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counting ‘micro-workers’: societal and methodological challenges around new forms of labour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes du travail </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Work Organisation, Labour &amp; Globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.67-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13169/workorgalaboglob.14.1.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995186v1</w:t>
+                <w:t xml:space="preserve">hal-02898905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « petites mains » derrière le mirage de l’automation</w:t>
               </w:r>
@@ -3245,64 +3245,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital inequalities 3.0: Emergent inequalities in the information age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopeton S Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,51 +3587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Wahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (41), pp.85-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4206,51 +4206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization in mixed-methods research on social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4310,51 +4310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Visual Sociogram in Qualitative and Mixed-Methods Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5738,209 +5738,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis in Indian microfinance and a way forward: Governance reforms and the Tamil Nadu model</w:t>
+                <w:t xml:space="preserve">Wholesale funding to microfinance and social development goals in Peru, Tamil Nadu, and Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Marr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23, pp.996-1003. </w:t>
+              <w:t xml:space="preserve"> Enterprise Development and Microfinance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (4), pp.304-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jid.1823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3362/1755-1986.2011.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371297v1</w:t>
+                <w:t xml:space="preserve">hal-01371311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wholesale funding to microfinance and social development goals in Peru, Tamil Nadu, and Tanzania</w:t>
+                <w:t xml:space="preserve">Crisis in Indian microfinance and a way forward: Governance reforms and the Tamil Nadu model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Marr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Enterprise Development and Microfinance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (4), pp.304-321. </w:t>
+              <w:t xml:space="preserve">Journal of International Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.996-1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3362/1755-1986.2011.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jid.1823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371311v1</w:t>
+                <w:t xml:space="preserve">hal-01371297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becker random behavior and the as-if defense of rational choice theory in demand analysis</w:t>
               </w:r>
@@ -6283,330 +6283,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producer choice and technical unemployment: John E. Tozer's mathematical model (1838)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux et controverses : de l’effet des normes sur la dynamique des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Snijders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15 (3), pp.433-454. </w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (3), pp.467 - 498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09672560802252313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfs.493.0467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574622v1</w:t>
+                <w:t xml:space="preserve">hal-01719437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier le plaisir dans la consommation alimentaire : une étude sur trois groupes de migrants de l'aire métropolitaine de Los Angeles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Producer choice and technical unemployment: John E. Tozer's mathematical model (1838)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Antille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'OCHA </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3), pp.433-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09672560802252313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666476v1</w:t>
+                <w:t xml:space="preserve">hal-01574622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux et controverses : de l’effet des normes sur la dynamique des structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tom Snijders</w:t>
+                <w:t xml:space="preserve">Négocier le plaisir dans la consommation alimentaire : une étude sur trois groupes de migrants de l'aire métropolitaine de Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Antille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de l'OCHA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (1), pp.108-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719437v2</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques et économie dans la détermination du “salaire naturel” de J.H. von Thünen</w:t>
               </w:r>
@@ -6995,51 +6995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Reviewed Special Section: Visualization in Mixed-Methods Research on Social Networks Special section of Sociological Research Online, Guest edited by Alessio D'Angelo, Louise Ryan and Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7905,221 +7905,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Listeners and Virtual Assistants: Privacy and Labor Arbitrage in the Production of Smart Technologies</w:t>
+                <w:t xml:space="preserve">Social networks and resilience in emerging labor markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Mark Graham, Fabian Ferrari. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Lazega, T.A.B. Snijders, R. Wittek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Work in the Planetary Market</w:t>
+              <w:t xml:space="preserve">A Research Agenda for Social Networks and Social Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MIT Press</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edward Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-57, 2022, 978 1 80392 577 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688430v1</w:t>
+                <w:t xml:space="preserve">hal-03850444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social networks and resilience in emerging labor markets</w:t>
+                <w:t xml:space="preserve">Human Listeners and Virtual Assistants: Privacy and Labor Arbitrage in the Production of Smart Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">E. Lazega, T.A.B. Snijders, R. Wittek. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mark Graham, Fabian Ferrari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Research Agenda for Social Networks and Social Resilience</w:t>
+              <w:t xml:space="preserve">Digital Work in the Planetary Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The MIT Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9780262369824. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Elgar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.7551/mitpress/13835.003.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850444v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie au travail et santé économique des entreprises : étude des causalités</w:t>
               </w:r>
@@ -11722,51 +11722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent ethical challenges in social network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12573,77 +12573,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Paris a good example for a X-minute city?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Berkemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Genet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léopold Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Olive Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12977,226 +12977,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent relational structures at a &amp;quot;sharing economy&amp;quot; festival</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Tubaro</w:t>
+                <w:t xml:space="preserve">Inconspicuous digital labor and online quality valuations: The case of a French restaurant booking and rating platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Penalva-Icher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2018 - The 7th International Conference on Complex Networks and Their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference Reshap Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947911v1</w:t>
+                <w:t xml:space="preserve">hal-02112879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconspicuous digital labor and online quality valuations: The case of a French restaurant booking and rating platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Tubaro</w:t>
+                <w:t xml:space="preserve">Emergent relational structures at a &amp;quot;sharing economy&amp;quot; festival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Reshap Work</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2018 - The 7th International Conference on Complex Networks and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luca Maria Aiello; Chantal Cherifi; Hocine Cherifi; Renaud Lambiotte; Pietro Lió; Luis M. Rocha, Dec 2018, Cambridge, United Kingdom. pp.559-571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05414-4_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112879v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Click-work in the Kitchen: How Digital Platforms Transform Labor in the Restaurant Industry</w:t>
               </w:r>
@@ -13303,103 +13303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From online quality valuations to a new division of labor: how platforms transform value creation in the restaurant industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Penalva-Icher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Travail et Emploi à l’ère du capitalisme de Plateforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13846,51 +13846,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAD715F8"/>
+    <w:nsid w:val="1E976A73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14077,51 +14077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-tubaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1215-9145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086079840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05110220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniza Alieva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Erices Ocampo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Maya Jariego" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ortiz Ruiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Romero Mendoza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/redes.1122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05041068v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12340" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2589571" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva-Icher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975625100052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04935984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fern&#225;ndez Massi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Longo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres-Cierpe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2465171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05089203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Sarabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/cpoib-11-2024-0140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04933816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Casilli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cornet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Ludec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563467.2025.2462137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fasano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanfilippo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brinzei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Husson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00618-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Olive Thaury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Genet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Maurice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Berkemer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2024.1354007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nicaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.242.0441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369291v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642211066027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#363;ta Binkyt&#279;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Bakkali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sannidhi Bookseller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2023.103276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Molina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casilli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos-Ortega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-023-00437-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2022-163006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2022.1.1623" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ryan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038520986082" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2019.10.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951720919776" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robinson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schulz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneka Khilnani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ono" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelia Cotten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10845" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Blank" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ragnedda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10842" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.14.1.0067" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Wahal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopeton S Dunn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10844" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.023.0129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00121-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/acs.41.29200" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4608" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520138v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pallotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Valente" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2017.1339371" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.593.0375" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6387" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio d'Angelo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5153/sro.3996" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5153/sro.3864" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300339v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lomi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822X13491861" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109220v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.554.0731" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Emery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10588-013-9161-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354924v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2398921" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300345v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2014.6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038513517319" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975614000344" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757913913475756" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371296v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Silberman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445697" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01800221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Snijders" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2009.12.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Araya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018411425880" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.01.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.1823" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3362/1755-1986.2011.033" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moscati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2011.579147" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106309360111" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405306v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501780802225528" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574625v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Angner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1042771608000069" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE02DE92C55DBF375CFB802C8CE3B8DBE2F61B6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672560802252313" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666476v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sanchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719437v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.493.0467" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.050.0059" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.712.0223" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665423v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diviyan Kalainathan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goudet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/le-phenomene-pro-ana.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319024554" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02456-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279637v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schefold" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05562501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap-oa/book/9781035343485/chapter3.xml" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742532v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705292v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Viana Braz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688430v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5319/Digital-Work-in-the-Planetary-Market" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/13835.003.0014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/a-research-agenda-for-social-networks-and-social-resilience-9781803925776.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456369v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350533v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elgaronline.com/view/9781849801126.00022.xml" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785365065.00022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348850v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/the-elgar-companion-to-david-ricardo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780080970868030609" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097086-8.03060-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054015v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372973v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/the-elgar-companion-to-recent-economic-methodology?___website=uk_warehouse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/21st-century-economics-a-reference-handbook/book232386" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philosciences.org/notices/document.php?id_document=508#" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405312v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01742592v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666817v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300343v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300353v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870231v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houssard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Bona" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225888v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916768v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027470v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228983v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#363;ta Binkyt&#279;-Sadauskien&#279;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745617v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140846v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409373v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367180v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417930v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Neveux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662589v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Miceli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bonniec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Salim Wagner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858318v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140411v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Braz Matheus" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03615806v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diould&#233; Chartier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Avezac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468022v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Belletti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Erdsiek" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Laitenberger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Besenval" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579349v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008513v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Chicchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marrone" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Jarrett" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331307v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885457v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04547405v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415120v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04911687v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873566v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873041v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312441v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Berkemer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04119713v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva Icher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519726v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960775v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947911v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05414-4_45" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112879v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Posada" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubaro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392233v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Posada" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108982v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881222v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881214v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551311v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-tubaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1215-9145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086079840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05110220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniza Alieva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Erices Ocampo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Maya Jariego" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ortiz Ruiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Romero Mendoza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/redes.1122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05041068v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12340" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2589571" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva-Icher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975625100052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04935984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fern&#225;ndez Massi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Longo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres-Cierpe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2465171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05089203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Sarabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/cpoib-11-2024-0140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04933816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Casilli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cornet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Ludec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563467.2025.2462137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fasano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanfilippo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brinzei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Husson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00618-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Olive Thaury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Genet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Maurice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Berkemer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2024.1354007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nicaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.242.0441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369291v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642211066027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#363;ta Binkyt&#279;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Bakkali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sannidhi Bookseller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2023.103276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Molina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casilli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos-Ortega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-023-00437-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2022-163006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2022.1.1623" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038520986082" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090287v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ryan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2019.10.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robinson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schulz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneka Khilnani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ono" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelia Cotten" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10845" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951720919776" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Wahal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889893v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Blank" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ragnedda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10842" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.14.1.0067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopeton S Dunn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10844" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.023.0129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00121-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/acs.41.29200" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4608" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520138v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pallotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Valente" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2017.1339371" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.593.0375" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6387" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio d'Angelo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5153/sro.3996" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5153/sro.3864" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300339v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lomi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822X13491861" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109220v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.554.0731" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Emery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10588-013-9161-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354924v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2398921" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300345v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2014.6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038513517319" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975614000344" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757913913475756" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371296v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Silberman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445697" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01800221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Snijders" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2009.12.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Araya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018411425880" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.01.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371311v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3362/1755-1986.2011.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371297v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.1823" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moscati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2011.579147" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106309360111" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405306v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501780802225528" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574625v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Angner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1042771608000069" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE02DE92C55DBF375CFB802C8CE3B8DBE2F61B6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719437v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.493.0467" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574622v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672560802252313" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.050.0059" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.712.0223" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665423v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diviyan Kalainathan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goudet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/le-phenomene-pro-ana.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319024554" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02456-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279637v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schefold" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05562501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap-oa/book/9781035343485/chapter3.xml" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742532v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705292v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Viana Braz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850444v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/a-research-agenda-for-social-networks-and-social-resilience-9781803925776.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688430v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5319/Digital-Work-in-the-Planetary-Market" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/13835.003.0014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456369v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350533v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elgaronline.com/view/9781849801126.00022.xml" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785365065.00022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348850v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/the-elgar-companion-to-david-ricardo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780080970868030609" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097086-8.03060-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054015v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372973v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/the-elgar-companion-to-recent-economic-methodology?___website=uk_warehouse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/21st-century-economics-a-reference-handbook/book232386" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philosciences.org/notices/document.php?id_document=508#" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405312v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01742592v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666817v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300343v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300353v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870231v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houssard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Bona" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225888v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916768v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027470v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228983v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#363;ta Binkyt&#279;-Sadauskien&#279;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745617v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140846v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409373v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367180v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417930v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Neveux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662589v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Miceli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bonniec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Salim Wagner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858318v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140411v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Braz Matheus" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03615806v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diould&#233; Chartier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Avezac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468022v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Belletti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Erdsiek" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Laitenberger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Besenval" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579349v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008513v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Chicchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marrone" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Jarrett" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331307v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885457v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04547405v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415120v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04911687v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873566v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873041v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312441v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Berkemer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04119713v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva Icher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519726v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960775v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112879v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Posada" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubaro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947911v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05414-4_45" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392233v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Posada" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108982v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881222v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881214v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551311v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>