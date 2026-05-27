--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -1,13791 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13739 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.02865329513px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paola Tubaro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche, CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paola-tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1215-9145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086079840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=y1ihscwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guía para reportar datos de redes sociales y redes personales: el caso de la revista REDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniza Alieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Erices Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro Maya Jariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Ortiz Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Romero Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes. Revista hispana para el análisis de redes sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 37 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/redes.1122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of digital platforms in market coordination through quality valuations. The case of restaurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Penalva-Icher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Eloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66 (1), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003975625100052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital labour of artificial intelligence in Latin America: a comparison of Argentina, Brazil, and Venezuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fernández Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julieta Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Torres-Cierpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14747731.2025.2465171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual footprint of artificial intelligence: environmental and social impacts across the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14747731.2025.2589571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uninvited Protagonists: The Networked Agency of Venezuelan Platform Data Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Torres Cierpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technology, Work and Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (3), pp.623-634. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ntwe.12340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization in Water Infrastructure: A Network of Public-Private Strategic Alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasaman Sarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical perspectives on international business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/cpoib-11-2024-0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where does AI come from? A global case study across Europe, Africa, and Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Ludec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Torres Cierpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (3), pp.359-372. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13563467.2025.2462137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the Potential of DH+AI: Opportunities, Challenges, and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Fasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (92), pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City composition and accessibility statistics in and around Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Olive Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J Berkemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fdata.2024.1354007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacer changas, cobrar en dólares. ¿Quiénes trabajan en plataformas de microtareas en la Argentina?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julieta Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fernández Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Torres-Cierpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Estudios del Trabajo (ASET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic integration and social segregation of AI in neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Emerging Trends in Complex Systems, 9 (8), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-024-00618-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir et faire voir les graphes de réseaux personnels : questions d’éthique réflexive sur les effets de protocoles de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (2), pp.441-473. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.242.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who bears the burden of a pandemic? COVID-19 and the transfer of risk to digital platform workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A Casilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Behavioral Scientist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (8), pp.961-982. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00027642211066027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and sex bias in COVID-19 epidemiological data through the lens of causality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rūta Binkytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sannidhi Bookseller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (3), pp.103276. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2023.103276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meso-scale cartography of the AI ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (3), pp.574-593. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Ethics in the Age of Digital Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santos-Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Engineering Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11948-023-00437-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learners in the loop: hidden human skills in machine intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia del Lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.110-129. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/SL2022-163006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden inequalities: the gendered labour of women on micro-tasking platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Ludec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A Casilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The gender of the platform economy, 11 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14763/2022.1.1623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social network analysis: New ethical approaches through collective reflexivity. Introduction to the special issue of Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio D’angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Recent ethical challenges in social network analysis, 67, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2020.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disembedded or Deeply Embedded? A Multi-Level Network Analysis of Online Labour Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (5), pp.927-944. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0038038520986082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whose results are these anyway? Reciprocity and the ethics of “giving back” after social network research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Recent ethical challenges in social network analysis, 67, pp.65-73. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whose intelligence is artificial intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital inequalities 2.0: Legacy inequalities in the information age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Ragnedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (7), pp.10842. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v25i7.10842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02889893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel statut pour les petits doigts de l’intelligence artificielle ? Présent et perspectives du micro-travail en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Ludec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Wahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24-25, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting ‘micro-workers’: societal and methodological challenges around new forms of labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Ludec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work Organisation, Labour &amp; Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.67-82. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13169/workorgalaboglob.14.1.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trainer, the verifier, the imitator: Three ways in which human platform workers support artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.205395172091977. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2053951720919776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital inequalities in time of pandemic: COVID-19 exposure risk profiles and new forms of vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneka Khilnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelia Cotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (7), pp.10845. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v25i7.10845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02888223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « petites mains » derrière le mirage de l’automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital inequalities 3.0: Emergent inequalities in the information age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hopeton S Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (7), pp.10844. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v25i7.10844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02889891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie privée, un bien commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.023.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-work, artificial intelligence and the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Business Economics = Economia e politica industriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.333-345. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40812-019-00121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En la trastienda de la inteligencia artificial. Una investigación sobre las plataformas de micro-trabajo en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Ludec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Wahal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (41), pp.85-108. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7203/acs.41.29200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Learning Analytics vus par la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.4608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment big data des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Big data, sociétés et sciences sociales, 59 (3), pp.375-394. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.593.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You see yourself like in a mirror”: The effects of internet-mediated personal networks on body image and eating disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Pallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Valente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (9), pp.1166-1176. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10410236.2017.1339371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions entre sociologie et politique à l’aune d’une tentative de législation des sites web sur les troubles alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.6387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking ethics in social-network research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réprimer les sites «pro-anorexie» : une fausse bonne idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization in mixed-methods research on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociological Research Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5153/sro.3996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Visual Sociogram in Qualitative and Mixed-Methods Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio d'Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociological Research Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5153/sro.3864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Far do Network Effects Spill Over? Evidence from an Empirical Study of Performance Differentials in Interorganizational Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Pallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion transmission in organizations: an agent-based modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Organization Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10588-013-9161-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two destinies: Georgescu-Roegen on Gossen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.33-54. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00182702-2398921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting personal network data in web surveys through participant-generated sociograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.107-125. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1525822X13491861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Build Consensus in a Health-Oriented Online Community: Modeling a &amp;quot;Pro-Ana&amp;quot; Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (4), pp.731-762. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.554.0731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociability and support in online eating disorder communities: Evidence from personal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/nws.2014.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociology and social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (2), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0038038513517319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking micro, meso and macro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (3), pp.495-503. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003975614000344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online networks of eating-disorder websites: why censoring pro-ana might be a bad idea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in public health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133 (2), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757913913475756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Official Data and Researcher Accreditation in Europe: Existing Barriers and a Way Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Silberman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASSIST Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Spring 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Media Censorship in Times of Political Unrest - A Social Simulation Experiment with the UK Riots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115 (1), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106312445697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norms, status and the dynamics of advice networks : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lazega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Snijders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (3), pp.323 - 332. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of Ana. Lessons from a transdisciplinary body of literature on online pro-eating disorder websites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Araya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (1), pp.121-139. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0539018411425880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can opinion be stable in an open network with hierarchy? An agent-based model of the Commercial Court of Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Proceedings of the 4th &amp; 5th UK Social Networks Conferences held at The University of Greenwich in London, UK, July 2008 and 2009, 10, pp.123-131. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wholesale funding to microfinance and social development goals in Peru, Tamil Nadu, and Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Marr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Enterprise Development and Microfinance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (4), pp.304-321. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3362/1755-1986.2011.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis in Indian microfinance and a way forward: Governance reforms and the Tamil Nadu model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Marr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.996-1003. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jid.1823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becker random behavior and the as-if defense of rational choice theory in demand analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Moscati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (2), pp.107-128. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1350178X.2011.579147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ethnographic seduction: How qualitative research and agent-based models can benefit each other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106 (1), pp.59-74. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106309360111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is individual rationality essential to market price formation? The contribution of zero‐intelligence agent trading models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13501780802225528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et controverses : de l’effet des normes sur la dynamique des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lazega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Snijders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.467 - 498. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.493.0467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producer choice and technical unemployment: John E. Tozer's mathematical model (1838)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.433-454. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672560802252313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier le plaisir dans la consommation alimentaire : une étude sur trois groupes de migrants de l'aire métropolitaine de Los Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'OCHA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.108-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-symposium on the future of history of economics: young scholars' perspective [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Angner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1), pp.81-84. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1042771608000069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et économie dans la détermination du “salaire naturel” de J.H. von Thünen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (1), pp.59 à 85. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cep.050.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann, Rau, Mangoldt : les origines de la fonction d'offre de marché en Allemagne (1830 - 1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (2), pp.223 - 243. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.712.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits de travailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviyan Kalainathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines; Note n. 19 de La Fabrique de l'Industrie, 2017, 978-2-35671-486-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène &amp;quot;pro ana&amp;quot;: Troubles alimentaires et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cécile Méadel, 9782356713858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Reviewed Special Section: Visualization in Mixed-Methods Research on Social Networks Special section of Sociological Research Online, Guest edited by Alessio D'Angelo, Louise Ryan and Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sage, 21 (2), 2016, Sociological Research Online (special section)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Against the hypothesis of the end of privacy: an agent-based modeling approach to social media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasaman Sarabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, SpringerBriefs in Digital Spaces, 978-3-319-02455-4. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02456-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée économique allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Schefold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Diebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Baslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.XXIV-462, 2009, 978-2-7178-5449-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is AI Doing to Job Quality? Platformization, Fissured Workplaces and Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnieszka Piasna; Janine Leschke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Job Quality in a Turbulent Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-60, 2026, 9781035343478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los micro-trabajadores detrás de la inteligencia artificial: Explorando nuevos sujetos digitales y sus precariedades en el mundo laboral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Torres-Cierpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodrigo De La Fabián, Álvaro Jiménez-Molina, Francisco Pizarro Obaid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿Somos Sujetos Digitales? Tecnopromesas, Saberes Psi y Digitalización de la Vida Cotidiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIL editores, pp.53-80, 2026, 978-956-01-1769-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Inequalities in the Production of Artificial Intelligence: A Four-Country Study on Data Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Ludec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Torres-Cierpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jack Linchuan Qiu, Shinjoung Yeo, Richard Maxwell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Digital Labor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, pp.219-232, 2025, ISBN10: 9781119981800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricar os dados: o trabalho por trás da Inteligência Artificial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Viana Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ricardo Festi; Jörg Nowak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As novas infraestruturas produtivas: digitalização do trabalho, e-logística e indústria 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boitempo, pp.105-120, 2024, 6557173871</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes, inégalités, et les « humains dans la boucle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Levin; Etienne Ollion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui échappe à l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.181-203, 2024, 979 1 0370 3844 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du clic, travail sans qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Courtet, Mireille Besson, Françoise Lavocat, François Lecercle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contes, mondes et récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.245-260, 2023, 978-2-271-14939-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social networks and resilience in emerging labor markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Lazega, T.A.B. Snijders, R. Wittek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Research Agenda for Social Networks and Social Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-57, 2022, 978 1 80392 577 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Listeners and Virtual Assistants: Privacy and Labor Arbitrage in the Production of Smart Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A Casilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Graham, Fabian Ferrari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Work in the Planetary Market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MIT Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9780262369824. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/13835.003.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie au travail et santé économique des entreprises : étude des causalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviyan Kalainathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.57-77, 2019, 978-2-35671-544-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociaux des Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub, Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.292-293, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Faccarello, Heinz Kurz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.208-221, 2016, 9781849801126. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785365065.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tozer, John Edward on Ricardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion to David Ricardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.566-572, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of microeconomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wright, J.D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-337, 2015, 978-0080970868 </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.03060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norms, advice networks and joint economic governance: the case of conflicts among shareholders at the commercial court of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lazega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ugur Mehmeth, Sunderland David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Does Economic governance matter ? Governance Institutions and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.46-70, 2011, 9780857931764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hands, D. Wade &amp; Davis, John B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion To Recent Economic Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-227, 2011, 978 1 84844 754 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of economic thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rhona C. Free. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century Economics: A Reference Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-11, 2010, 9781412961424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des réseaux sociaux et apprentissage collectif : le cas du Tribunal de Commerce de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lazega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard WEISBUCH, Hervé P. ZWIRN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’appelle-t-on aujourd’hui les sciences de la complexité ? Langages, réseaux, marchés, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-125, 2010, 9782311002171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques du plaisir et de la peine: la théorie du choix individuel de Hermann Heinrich Gossen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Alcouffe, Claude Diebolt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée économique allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.245-267, 2009, 978-2717854497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further explorations of the spinning top model for de dynamics of advice networks and collective learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lazega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lecoutre; Pascal Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, 2008, 9782746219403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre vie privée, un concept négociable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions objectives de travail et ressenti des individus : le rôle du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviyan Kalainathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Networks: face-to-face and online ties at OuiShare Fest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“PRO” ANA? SOCIABILITY AND SUPPORT IN EATING DISORDER ONLINE COMMUNITIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://discoversociety.org/2014/11/04/pro-ana-sociability-and-support-in-eating-disorder-online-communities/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHY ONLINE PRIVACY IS NOT DEAD: NEGOTIATION AND CONFLICT IN SOCIAL MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://discoversociety.org/2014/02/15/why-online-privacy-is-not-dead-negotiation-and-conflict-in-social-media/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gerontocracy of Science: Attention Dynamics in the Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houssard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Di Bona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic integration and social segregation of AI in neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meso-scale cartography of the AI ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An End-to-End Approach to Ethical AI: Socio-Economic Dimensions of the Production and Deployment of Automated Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning causality on sex, gender and COVID-19, and identifying bias in large-scale data-driven analyses: the Bias Priority Recommendations and Bias Catalog for Pandemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rūta Binkytė-Sadauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sannidhi Bookseller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combien de personnes micro-travaillent en France ? Estimer l'ampleur d'une nouvelle forme de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Ludec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many people microwork in France? Estimating the size of a new labor force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Ludec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting personal network data in web surveys through participant-generated sociograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An organization that transmits opinion to newcomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00503193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based Computational Economics: a Methodological Appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN OPINION BE STABLE IN AN OPEN NETWORK WITH HIERARCHY? AN AGENT-BASED MODEL OF THE COMMERCIAL COURT OF PARIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations et vulnérabilités dans les plateformes de micro-travail françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Torres-Cierpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Défenseur des droits. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Work in Egypt: Who Are the Workers Behind Artificial Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DiPLab. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Trains the Data for European Artificial Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Miceli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Salim Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Parliament; The Left. 2024, pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, genre et micro-travail : Trajectoires européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRES. 2024, https://ires.fr/publications/cgt-fo/temps-genre-et-micro-travail-trajectoires-europeennes/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwork in Brazil. Who are the workers behind artificial intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viana Braz Matheus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DiPLab; LATRAPS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Intermédiaires du Travail B2B: Comparer les modèles d'affaires dans l'économie numérique collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diouldé Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan d'Avezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 27, DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdworking in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Erdsiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Laitenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ZEW-Kurzexpertise Nr. 21-09, Leibniz-Zentrum für Europäische Wirtschaftsforschung (ZEW). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Micro-Travail en France. Derrière l'automatisation, de nouvelles précarités au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Ludec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Projet de recherche DiPLab. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Micro-travail en France. Derrière l’automatisation de nouvelles précarités au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Ludec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de recherches économiques et sociales. 2019, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital labor and crisis of the wage labor system: trends and tensions within platform capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Chicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Marrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Jarrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia del Lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 163, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent ethical challenges in social network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio d'Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, pp.1-76, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data, sociétés et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59 (3), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter la société des plateformes : Organisations, marchés et réseaux dans l'économie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociology. Institut d'Etudes Politiques de Paris, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04547405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting Visibility and Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network f Digital Labor 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDL, Sep 2025, Bologna (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing and showing personal network graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREST, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04873041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabajo de plataforma en línea en América Latina: el vínculo social para enfrentar un trabajo despojado de lo social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Torres-Cierpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Congreso de la Asociación Latinoamericana de Sociología (ALAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, México, México. pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing and showing personal network graphs: reflexive ethical questions on the effects of research protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sunbelt 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSNA, Jun 2024, Edimbourg (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04873566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Investigation Of Vocalic Realizations Of Hispanic Micro-Workers From Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Torres Cierpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Phonetic Association, Aug 2023, Prague, Czech Republic. pp.3696-3700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Paris a good example for a X-minute city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Olive Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRCCS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do restaurants come from? The effects of digital platforms on a market niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Eloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Penalva Icher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Science and Sunbelt joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sunbelt; NetSci, Jul 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combien de journées en une pour les micro-travailleuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Ludec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes au travail : Enjeux productifs et reproductifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits of micro-workers: The real people behind AI in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Crowdworking Symposium 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research program “Digital Future”, Universities of Paderborn and Bielefeld, Oct 2020, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent relational structures at a &amp;quot;sharing economy&amp;quot; festival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2018 - The 7th International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luca Maria Aiello; Chantal Cherifi; Hocine Cherifi; Renaud Lambiotte; Pietro Lió; Luis M. Rocha, Dec 2018, Cambridge, United Kingdom. pp.559-571, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05414-4_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconspicuous digital labor and online quality valuations: The case of a French restaurant booking and rating platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Penalva-Icher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Posada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Reshap Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click-work in the Kitchen: How Digital Platforms Transform Labor in the Restaurant Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Penalva Icher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Posada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSA Work, Employment and Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From online quality valuations to a new division of labor: how platforms transform value creation in the restaurant industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Penalva-Icher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Posada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Travail et Emploi à l’ère du capitalisme de Plateforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating disorders in the social web an ego-network analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Fraïssé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sunbelt XXXI St Pete's Beach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Grand Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying eating disorders in the social web: An online ethnography with social network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Casilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Fraïssé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de British Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An organisation that transmits opinion to newcomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-based Simulation of Diffusion Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13846,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E976A73"/>
+    <w:nsid w:val="0A780E8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14077,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-tubaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1215-9145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086079840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05110220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniza Alieva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Erices Ocampo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Maya Jariego" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ortiz Ruiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Romero Mendoza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/redes.1122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05041068v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12340" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2589571" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva-Icher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975625100052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04935984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fern&#225;ndez Massi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Longo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres-Cierpe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2465171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05089203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Sarabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/cpoib-11-2024-0140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04933816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Casilli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cornet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Ludec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563467.2025.2462137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fasano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanfilippo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brinzei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Husson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00618-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Olive Thaury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Genet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Maurice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Berkemer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2024.1354007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nicaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.242.0441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369291v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642211066027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#363;ta Binkyt&#279;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Bakkali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sannidhi Bookseller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2023.103276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Molina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casilli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos-Ortega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-023-00437-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2022-163006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2022.1.1623" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038520986082" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090287v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ryan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2019.10.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robinson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schulz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneka Khilnani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ono" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelia Cotten" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10845" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951720919776" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Wahal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889893v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Blank" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ragnedda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10842" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.14.1.0067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopeton S Dunn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10844" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.023.0129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00121-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/acs.41.29200" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4608" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520138v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pallotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Valente" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2017.1339371" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.593.0375" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6387" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio d'Angelo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5153/sro.3996" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5153/sro.3864" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300339v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lomi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822X13491861" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109220v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.554.0731" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Emery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10588-013-9161-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354924v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2398921" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300345v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2014.6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038513517319" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975614000344" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757913913475756" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371296v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Silberman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445697" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01800221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Snijders" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2009.12.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Araya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018411425880" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.01.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371311v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3362/1755-1986.2011.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371297v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.1823" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moscati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2011.579147" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106309360111" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405306v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501780802225528" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574625v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Angner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1042771608000069" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE02DE92C55DBF375CFB802C8CE3B8DBE2F61B6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719437v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.493.0467" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574622v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672560802252313" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.050.0059" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.712.0223" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665423v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diviyan Kalainathan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goudet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/le-phenomene-pro-ana.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319024554" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02456-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279637v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schefold" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05562501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap-oa/book/9781035343485/chapter3.xml" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742532v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705292v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Viana Braz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850444v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/a-research-agenda-for-social-networks-and-social-resilience-9781803925776.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688430v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5319/Digital-Work-in-the-Planetary-Market" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/13835.003.0014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456369v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350533v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elgaronline.com/view/9781849801126.00022.xml" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785365065.00022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348850v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/the-elgar-companion-to-david-ricardo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780080970868030609" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097086-8.03060-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054015v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372973v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/the-elgar-companion-to-recent-economic-methodology?___website=uk_warehouse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/21st-century-economics-a-reference-handbook/book232386" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philosciences.org/notices/document.php?id_document=508#" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405312v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01742592v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666817v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300343v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300353v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870231v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houssard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Bona" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225888v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916768v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027470v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228983v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#363;ta Binkyt&#279;-Sadauskien&#279;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745617v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140846v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409373v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367180v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417930v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Neveux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662589v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Miceli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bonniec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Salim Wagner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858318v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140411v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Braz Matheus" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03615806v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diould&#233; Chartier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Avezac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468022v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Belletti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Erdsiek" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Laitenberger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Besenval" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579349v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008513v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Chicchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marrone" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Jarrett" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331307v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885457v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04547405v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415120v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04911687v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873566v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873041v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312441v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Berkemer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04119713v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva Icher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519726v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960775v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112879v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Posada" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubaro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947911v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05414-4_45" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392233v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Posada" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108982v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881222v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881214v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551311v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-tubaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1215-9145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086079840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=y1ihscwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05110220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniza Alieva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Erices Ocampo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Maya Jariego" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ortiz Ruiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Romero Mendoza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/redes.1122" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva-Icher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975625100052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04935984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fern&#225;ndez Massi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Longo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres-Cierpe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2465171" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2589571" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05041068v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12340" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05089203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Sarabi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/cpoib-11-2024-0140" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04933816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Casilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Ludec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563467.2025.2462137" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fasano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanfilippo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brinzei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Husson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Olive Thaury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Genet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Maurice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Berkemer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2024.1354007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857417v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fontaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00618-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nicaise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.242.0441" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642211066027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#363;ta Binkyt&#279;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Bakkali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sannidhi Bookseller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2023.103276" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00267" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Molina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casilli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos-Ortega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-023-00437-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2022-163006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2022.1.1623" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.12.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038520986082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2019.10.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robinson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schulz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Blank" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ragnedda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ono" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10842" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Wahal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.14.1.0067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951720919776" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888223v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneka Khilnani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelia Cotten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10845" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029739v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopeton S Dunn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10844" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196333v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.023.0129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00121-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554213v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/acs.41.29200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4608" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.593.0375" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pallotti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Valente" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2017.1339371" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6387" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio d'Angelo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5153/sro.3996" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5153/sro.3864" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lomi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12052" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Emery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10588-013-9161-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354924v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2398921" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355677v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822X13491861" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.554.0731" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2014.6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300349v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038513517319" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300341v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975614000344" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757913913475756" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Silberman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445697" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01800221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Snijders" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2009.12.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Araya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018411425880" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.01.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371311v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marr" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3362/1755-1986.2011.033" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371297v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.1823" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371313v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moscati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2011.579147" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661425v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106309360111" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405306v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501780802225528" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719437v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.493.0467" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672560802252313" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sanchez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Angner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1042771608000069" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE02DE92C55DBF375CFB802C8CE3B8DBE2F61B6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648313v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.050.0059" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648314v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.712.0223" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diviyan Kalainathan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goudet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404890v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/le-phenomene-pro-ana.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348492v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354925v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319024554" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02456-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schefold" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05562501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap-oa/book/9781035343485/chapter3.xml" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491713v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742532v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705292v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Viana Braz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533266v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333169v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850444v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/a-research-agenda-for-social-networks-and-social-resilience-9781803925776.html" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688430v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5319/Digital-Work-in-the-Planetary-Market" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/13835.003.0014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183548v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456369v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350533v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elgaronline.com/view/9781849801126.00022.xml" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785365065.00022" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348850v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/the-elgar-companion-to-david-ricardo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354916v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780080970868030609" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097086-8.03060-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054015v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372973v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/the-elgar-companion-to-recent-economic-methodology?___website=uk_warehouse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372974v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/21st-century-economics-a-reference-handbook/book232386" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372976v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philosciences.org/notices/document.php?id_document=508#" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405312v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01742592v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666817v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300343v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300353v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870231v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houssard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Bona" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225888v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916768v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027470v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228983v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#363;ta Binkyt&#279;-Sadauskien&#279;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012731v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745617v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503193v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140846v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409373v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367180v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417930v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Neveux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662589v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Miceli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bonniec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Salim Wagner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858318v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140411v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Braz Matheus" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03615806v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diould&#233; Chartier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Avezac" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468022v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Belletti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Erdsiek" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Laitenberger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139528v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Besenval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579349v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008513v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Chicchi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marrone" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Jarrett" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885457v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04547405v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415120v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873041v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04911687v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873566v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312441v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103593v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Berkemer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04119713v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva Icher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519726v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960775v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947911v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05414-4_45" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112879v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Posada" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubaro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392233v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Posada" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108982v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881222v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881214v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>