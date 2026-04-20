--- v0 (2026-03-22)
+++ v1 (2026-04-20)
@@ -88,51 +88,51 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">paolo-ballarini</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">0000-0003-2026-2107</w:t>
+          <w:t xml:space="preserve">0000-0002-4652-3953</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19916794X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -888,326 +888,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing oscillatory trends of discrete-state stochastic processes through HASL statistical model checking</w:t>
+                <w:t xml:space="preserve">HASL: A new approach for performance evaluation and model checking from concepts to experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10009-015-0370-5⟩</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.53-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852397v1</w:t>
+                <w:t xml:space="preserve">hal-01221815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of an expressive statistical model checking approach to the analysis of genetic circuits</w:t>
+                <w:t xml:space="preserve">Analysing oscillatory trends of discrete-state stochastic processes through HASL statistical model checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Duflot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.05.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10009-015-0370-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250521v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HASL: A new approach for performance evaluation and model checking from concepts to experimentation</w:t>
+                <w:t xml:space="preserve">Applications of an expressive statistical model checking approach to the analysis of genetic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90, pp.53-77. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 599, p.4-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2015.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221815v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling tools for detecting DoS attacks in WSNs</w:t>
               </w:r>
@@ -3551,77 +3551,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Djafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALUETOOLS’11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4258,51 +4258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C50ED761"/>
+    <w:nsid w:val="00DDF2C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4489,51 +4489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-ballarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2026-2107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19916794X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.09.039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543146.3543161" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Monnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Hammal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben Othman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koutroumpas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw471" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819818v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.575-600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-015-0370-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250521v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.04.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ziani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Horv&#225;th" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68416-6_3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Horvath" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA45728.2021.9613494" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91825-5_16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Duma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Horv&#225;th" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aringhieri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51831-8_11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vasselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02194937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chartier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/syseng.2018.8544458" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bibbona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sirovich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2016.7543717" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manceny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Gall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paolieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Vicario" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40196-1_30" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T44Q4689-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Amparore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Donatelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Franceschinis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38697-8_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Makela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ribeiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.142" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Bakshi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barbot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Remke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04335487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-ballarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4652-3953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19916794X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.09.039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543146.3543161" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Monnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Hammal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben Othman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koutroumpas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw471" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819818v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.575-600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.04.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-015-0370-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250521v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ziani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Horv&#225;th" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68416-6_3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Horvath" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA45728.2021.9613494" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91825-5_16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Duma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Horv&#225;th" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aringhieri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51831-8_11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vasselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02194937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chartier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/syseng.2018.8544458" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bibbona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sirovich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2016.7543717" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manceny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Gall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paolieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Vicario" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40196-1_30" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T44Q4689-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Amparore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Donatelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Franceschinis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38697-8_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Makela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ribeiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.142" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Bakshi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barbot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Remke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04335487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>