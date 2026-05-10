--- v1 (2026-04-20)
+++ v2 (2026-05-10)
@@ -2690,243 +2690,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Analysis of the Wnt/β-catenin through Statistical Model Checking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An LTL Model Checking Approach for Biological Parameter Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Manceny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Manceny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium, ISoLA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tiziana Margaria, Bernhard Steffen, Oct 2014, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Formal Engineering Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110747v1</w:t>
+                <w:t xml:space="preserve">hal-01819841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LTL Model Checking Approach for Biological Parameter Inference</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formal Analysis of the Wnt/β-catenin through Statistical Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Manceny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Formal Engineering Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">6th International Symposium, ISoLA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tiziana Margaria, Bernhard Steffen, Oct 2014, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819841v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Analysis of Networks of Stochastic Timed Automata using Stochastic State Classes</w:t>
               </w:r>
@@ -4258,51 +4258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00DDF2C7"/>
+    <w:nsid w:val="BADF0B96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4489,51 +4489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-ballarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4652-3953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19916794X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.09.039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543146.3543161" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Monnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Hammal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben Othman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koutroumpas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw471" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819818v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.575-600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.04.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-015-0370-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250521v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ziani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Horv&#225;th" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68416-6_3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Horvath" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA45728.2021.9613494" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91825-5_16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Duma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Horv&#225;th" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aringhieri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51831-8_11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vasselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02194937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chartier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/syseng.2018.8544458" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bibbona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sirovich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2016.7543717" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manceny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Gall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paolieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Vicario" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40196-1_30" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T44Q4689-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Amparore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Donatelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Franceschinis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38697-8_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Makela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ribeiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.142" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Bakshi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barbot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Remke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04335487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-ballarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4652-3953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19916794X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.09.039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543146.3543161" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Monnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Hammal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben Othman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koutroumpas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw471" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819818v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.575-600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.04.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-015-0370-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250521v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ziani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Horv&#225;th" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68416-6_3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Horvath" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA45728.2021.9613494" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91825-5_16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04148920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Duma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Horv&#225;th" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aringhieri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51831-8_11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vasselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02194937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chartier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/syseng.2018.8544458" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bibbona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sirovich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01724310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2016.7543717" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manceny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Gall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paolieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Vicario" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40196-1_30" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T44Q4689-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Amparore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Donatelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Franceschinis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38697-8_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Makela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ribeiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04041506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.142" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Bakshi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barbot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Remke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04335487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>