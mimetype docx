--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -1158,235 +1158,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower central series, surface braid groups, surjections and permutations</w:t>
+                <w:t xml:space="preserve">Unrestricted virtual braids and crystallographic braid groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bellingeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Guaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Guaschi</w:t>
+                <w:t xml:space="preserve">Stavroula Makri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 172 (2), pp.373-399. </w:t>
+              <w:t xml:space="preserve">Boletin de la Sociedad Matematica Mexicana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0305004121000244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40590-022-00454-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906514v1</w:t>
+                <w:t xml:space="preserve">hal-04468739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrestricted virtual braids and crystallographic braid groups</w:t>
+                <w:t xml:space="preserve">Lower central series, surface braid groups, surjections and permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bellingeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stavroula Makri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletin de la Sociedad Matematica Mexicana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (3), pp.63. </w:t>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 172 (2), pp.373-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40590-022-00454-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0305004121000244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468739v1</w:t>
+                <w:t xml:space="preserve">hal-01906514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unrestricted virtual braids and crystallographic braid groups</w:t>
               </w:r>
@@ -1398,281 +1398,281 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bellingeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Makri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletin de la Sociedad Matematica Mexicana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (3), pp.63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40590-022-00454-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual braids and permutations</w:t>
+                <w:t xml:space="preserve">A note on representations of welded braid groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bellingeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luis Paris</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/aif.3336⟩</w:t>
+              <w:t xml:space="preserve">Journal of Knot Theory and Its Ramifications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (12), pp.2050082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218216520500820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028867v1</w:t>
+                <w:t xml:space="preserve">hal-02435955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on representations of welded braid groups</w:t>
+                <w:t xml:space="preserve">Virtual braids and permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bellingeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Soulié</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Knot Theory and Its Ramifications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (12), pp.2050082. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3), pp.1341-1362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218216520500820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/aif.3336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435955v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensions of some classical local moves on knot diagrams</w:t>
               </w:r>
@@ -3617,51 +3617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellingeri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Godelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy G. Bardakov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Damiani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Guaschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cattabriga Alessia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138067v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerij G. Bardakov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lebed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-023-01286-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03778835v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;Laure Thiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12491" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciberg Lima Gon&#231;alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004121000244" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Makri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40590-022-00454-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3336" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435955v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Souli&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218216520500820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meilhan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wagner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1307/mmj/1531447373" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/06931079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089516000070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017350v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201507_003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bodin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-016-1630-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164543v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aaron Cisneros de La Cruz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2016.283.271" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218216515500637" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450226v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015415v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle F&#233;aux de Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reyssat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327237v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Benvenuti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Renieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Bardakov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/670/13451" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellingeri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Godelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy G. Bardakov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Damiani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Guaschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cattabriga Alessia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138067v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerij G. Bardakov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lebed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-023-01286-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03778835v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;Laure Thiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12491" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Makri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40590-022-00454-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciberg Lima Gon&#231;alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004121000244" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435955v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Souli&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218216520500820" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3336" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meilhan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wagner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1307/mmj/1531447373" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/06931079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089516000070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017350v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201507_003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bodin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-016-1630-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164543v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aaron Cisneros de La Cruz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2016.283.271" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218216515500637" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450226v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015415v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle F&#233;aux de Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reyssat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327237v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Benvenuti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Renieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Bardakov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/670/13451" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>