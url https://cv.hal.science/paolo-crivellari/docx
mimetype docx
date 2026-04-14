--- v0 (2026-03-10)
+++ v1 (2026-04-14)
@@ -634,165 +634,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise for the good of whom? Agnotology and democracy in PFAS-related environmental and health risk knowledge</w:t>
+                <w:t xml:space="preserve">Se mobiliser contre les « polluants éternels » : le combat du collectif MammeNoPfas (MamansNoPfas) en Italie et la structure des opportunités scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crivellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technoscience for Good: Designing, Caring, and Reconfiguring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Science and Technology Studies Association Italia, Jun 2025, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Environnement(s) &amp; inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134366v1</w:t>
+                <w:t xml:space="preserve">hal-05267462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se mobiliser contre les « polluants éternels » : le combat du collectif MammeNoPfas (MamansNoPfas) en Italie et la structure des opportunités scientifiques</w:t>
+                <w:t xml:space="preserve">Expertise for the good of whom? Agnotology and democracy in PFAS-related environmental and health risk knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crivellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement(s) &amp; inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Technoscience for Good: Designing, Caring, and Reconfiguring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science and Technology Studies Association Italia, Jun 2025, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267462v1</w:t>
+                <w:t xml:space="preserve">hal-05134366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations de citoyens et cadres du risque : sens, connaissance et valeurs</w:t>
               </w:r>
@@ -841,165 +841,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Risk Prevention between (a lot of) Technocracy and (little) Democracy</w:t>
+                <w:t xml:space="preserve">Technology in Disaster Prevention and Management: Innovation, Governance and (concealed) Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crivellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resurgent Authoritarianism: Sociology of New Entanglements of Religion, Politics and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">Resurgent Authoritarianism. Sociology of New Entanglements of Religions, Politics and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212375v1</w:t>
+                <w:t xml:space="preserve">hal-04212396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology in Disaster Prevention and Management: Innovation, Governance and (concealed) Knowledge</w:t>
+                <w:t xml:space="preserve">Industrial Risk Prevention between (a lot of) Technocracy and (little) Democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crivellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resurgent Authoritarianism. Sociology of New Entanglements of Religions, Politics and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Resurgent Authoritarianism: Sociology of New Entanglements of Religion, Politics and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212396v1</w:t>
+                <w:t xml:space="preserve">hal-04212375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui gouverne la crise (et avec quels instruments) ? La gestion des accidents industriels majeurs entre efficacité et légitimité</w:t>
               </w:r>
@@ -1048,303 +1048,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De politique territorialisée à politique territoriale: la trajectoire de l'action publique du risque industriel</w:t>
+                <w:t xml:space="preserve">Le changement à l'extérieur et à l'intérieur : une étude empirique sur une mobilisation contre le risque industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crivellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Transitions 2021 : Les transitions écologiques en transactions et actions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERTOP; LISST, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456713v1</w:t>
+                <w:t xml:space="preserve">hal-03456733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement à l'extérieur et à l'intérieur : une étude empirique sur une mobilisation contre le risque industriel</w:t>
+                <w:t xml:space="preserve">De politique territorialisée à politique territoriale: la trajectoire de l'action publique du risque industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crivellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Colloque International Transitions 2021 : Les transitions écologiques en transactions et actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERTOP; LISST, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456733v1</w:t>
+                <w:t xml:space="preserve">hal-03456713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The re-composition of the State through public policy instruments: A case study on risk policies related to base stations transmitters for mobile phones in Italy</w:t>
+                <w:t xml:space="preserve">The “Health Risk” Frame: A Conceptual Discussion and an Empirical Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crivellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’American Political Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Colloque de l’American Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456676v1</w:t>
+                <w:t xml:space="preserve">hal-03456687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Health Risk” Frame: A Conceptual Discussion and an Empirical Application</w:t>
+                <w:t xml:space="preserve">The re-composition of the State through public policy instruments: A case study on risk policies related to base stations transmitters for mobile phones in Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crivellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’American Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, New York, United States</w:t>
+              <w:t xml:space="preserve">Colloque de l’American Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456687v1</w:t>
+                <w:t xml:space="preserve">hal-03456676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du savoir et de l’expérience des citoyens sur l’expertise officielle concernant le risque chimique : un cas d’étude sur le site industriel de Porto Marghera (Italie)</w:t>
               </w:r>
@@ -2217,51 +2217,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D117E83"/>
+    <w:nsid w:val="3A4622CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2448,51 +2448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-crivellari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6032-0282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103941622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358260844" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crivellari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Emilio Chesta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018419880106" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1483/83928" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzza Carlo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozzini Emanuela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrella Andrea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.store.rubbettinoeditore.it/europa-e-territorio-i-governance-i-rurale-partecipazione-sostenibilita.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Marchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pellizzoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04820379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-crivellari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6032-0282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103941622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358260844" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crivellari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Emilio Chesta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018419880106" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1483/83928" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267462v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzza Carlo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozzini Emanuela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrella Andrea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.store.rubbettinoeditore.it/europa-e-territorio-i-governance-i-rurale-partecipazione-sostenibilita.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Marchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pellizzoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04820379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>