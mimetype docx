--- v1 (2026-04-14)
+++ v2 (2026-05-08)
@@ -634,165 +634,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se mobiliser contre les « polluants éternels » : le combat du collectif MammeNoPfas (MamansNoPfas) en Italie et la structure des opportunités scientifiques</w:t>
+                <w:t xml:space="preserve">Expertise for the good of whom? Agnotology and democracy in PFAS-related environmental and health risk knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crivellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement(s) &amp; inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Technoscience for Good: Designing, Caring, and Reconfiguring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science and Technology Studies Association Italia, Jun 2025, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267462v1</w:t>
+                <w:t xml:space="preserve">hal-05134366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise for the good of whom? Agnotology and democracy in PFAS-related environmental and health risk knowledge</w:t>
+                <w:t xml:space="preserve">Se mobiliser contre les « polluants éternels » : le combat du collectif MammeNoPfas (MamansNoPfas) en Italie et la structure des opportunités scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crivellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technoscience for Good: Designing, Caring, and Reconfiguring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Science and Technology Studies Association Italia, Jun 2025, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Environnement(s) &amp; inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134366v1</w:t>
+                <w:t xml:space="preserve">hal-05267462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations de citoyens et cadres du risque : sens, connaissance et valeurs</w:t>
               </w:r>
@@ -1048,165 +1048,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement à l'extérieur et à l'intérieur : une étude empirique sur une mobilisation contre le risque industriel</w:t>
+                <w:t xml:space="preserve">De politique territorialisée à politique territoriale: la trajectoire de l'action publique du risque industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crivellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Colloque International Transitions 2021 : Les transitions écologiques en transactions et actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERTOP; LISST, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456733v1</w:t>
+                <w:t xml:space="preserve">hal-03456713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De politique territorialisée à politique territoriale: la trajectoire de l'action publique du risque industriel</w:t>
+                <w:t xml:space="preserve">Le changement à l'extérieur et à l'intérieur : une étude empirique sur une mobilisation contre le risque industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crivellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Transitions 2021 : Les transitions écologiques en transactions et actions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERTOP; LISST, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456713v1</w:t>
+                <w:t xml:space="preserve">hal-03456733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Health Risk” Frame: A Conceptual Discussion and an Empirical Application</w:t>
               </w:r>
@@ -2217,51 +2217,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A4622CC"/>
+    <w:nsid w:val="3528167B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2448,51 +2448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-crivellari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6032-0282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103941622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358260844" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crivellari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Emilio Chesta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018419880106" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1483/83928" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267462v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzza Carlo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozzini Emanuela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrella Andrea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.store.rubbettinoeditore.it/europa-e-territorio-i-governance-i-rurale-partecipazione-sostenibilita.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Marchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pellizzoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04820379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-crivellari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6032-0282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103941622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358260844" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crivellari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Emilio Chesta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018419880106" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1483/83928" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzza Carlo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozzini Emanuela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrella Andrea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.store.rubbettinoeditore.it/europa-e-territorio-i-governance-i-rurale-partecipazione-sostenibilita.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Marchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pellizzoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04820379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>