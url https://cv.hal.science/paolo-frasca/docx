--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Synchronization and Phase Ordering of Bounded Confidence Oscillators</w:t>
+                <w:t xml:space="preserve">A Coupled Friedkin–Johnsen Model of Popularity Dynamics in Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trisha Srivastava</w:t>
+                <w:t xml:space="preserve">Gaya Cocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmela Bernardo</w:t>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesco Vasca</w:t>
+                <w:t xml:space="preserve">Chiara Ravazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.1339-1344. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3578999⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 9, pp.1159-1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3579762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367745v1</w:t>
+                <w:t xml:space="preserve">hal-05367751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coupled Friedkin–Johnsen Model of Popularity Dynamics in Social Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency Synchronization and Phase Ordering of Bounded Confidence Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trisha Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaya Cocca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Ravazzi</w:t>
+                <w:t xml:space="preserve">Francesco Vasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.1159-1164. </w:t>
+              <w:t xml:space="preserve">, 2025, 9, pp.1339-1344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3579762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3578999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367751v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion dynamics on signed graphs and graphons</w:t>
               </w:r>
@@ -366,51 +366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Prisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -483,85 +483,85 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Baldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2025, 70 (10), pp.6861-6868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2025.3562457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -587,51 +587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The disruptive effect of state discretization in an opinion dynamics system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ceragioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Prisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -672,542 +672,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fake views removal and popularity on YouTube</w:t>
+                <w:t xml:space="preserve">Random Coordinate Descent for Resource Allocation in Open Multiagent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Castaldo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Charles Monnoyer de Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63649-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.7600-7613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3394349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637232v1</w:t>
+                <w:t xml:space="preserve">hal-04875888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual based SIS models on (not so) dense large random networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Resilience in Platoons of Cooperative Heterogeneous Vehicles: Self-organization Strategies and Provably-correct Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Mair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Velleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30757/ALEA.v21-52⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), pp.2262-2275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIV.2023.3317977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240258v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Coordinate Descent for Resource Allocation in Open Multiagent Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fake views removal and popularity on YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Vizuete</w:t>
+                <w:t xml:space="preserve">Maria Castaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hendrickx</w:t>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Panteley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (11), pp.7600-7613. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.15443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3394349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63649-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875888v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience in Platoons of Cooperative Heterogeneous Vehicles: Self-organization Strategies and Provably-correct Design</w:t>
+                <w:t xml:space="preserve">Individual based SIS models on (not so) dense large random networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Liu</w:t>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Mair</w:t>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
+                <w:t xml:space="preserve">Aurélien Velleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (1), pp.2262-2275. </w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.1375-1405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIV.2023.3317977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30757/ALEA.v21-52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393793v1</w:t>
+                <w:t xml:space="preserve">hal-04240258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on Traffic of Delayed Information in Navigation Systems</w:t>
               </w:r>
@@ -1219,51 +1219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Toso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Y Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.1500-1505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1457,51 +1457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Ebels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1542,2808 +1542,2808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The closed loop between opinion formation and personalised recommendations</w:t>
+                <w:t xml:space="preserve">Graph structure-based Heuristics for Optimal Targeting in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+                <w:t xml:space="preserve">Massimo Bini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ravazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Willem Polderman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
+                <w:t xml:space="preserve">Fabrizio Dabbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9 (3), pp.1092 - 1103. </w:t>
+              <w:t xml:space="preserve">, 2022, 9 (3), pp.1189-1201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2021.3105616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2022.3163665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400149v1</w:t>
+                <w:t xml:space="preserve">hal-03940310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Average and Deviation in Large-Scale Linear Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The closed loop between opinion formation and personalised recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Willem Polderman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3065191⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3), pp.1092 - 1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2021.3105616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170606v1</w:t>
+                <w:t xml:space="preserve">hal-03400149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junk News Bubbles: Modelling the Rise and Fall of Attention in Online Arenas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Control of Average and Deviation in Large-Scale Linear Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Media and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1461444820978640⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (4), pp.1639-1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3065191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043521v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Analysis of Stability and Safety of Optimal Velocity Model Vehicle Groups on Ring Roads</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Junk News Bubbles: Modelling the Rise and Fall of Attention in Online Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3192323⟩</w:t>
+              <w:t xml:space="preserve">New Media and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.2027-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1461444820978640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940296v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuation Method for Large-Scale Modeling and Control: from ODEs to PDE, a Round Trip</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Analysis of Stability and Safety of Optimal Velocity Model Vehicle Groups on Ring Roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Magnetti Gisolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3122387⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.20628-20635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3192323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140368v4</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of labor, productivity and innovation in collaborative science</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Continuation Method for Large-Scale Modeling and Control: from ODEs to PDE, a Round Trip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Network Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41109-022-00456-0⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (10), pp.5118-5133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3122387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501283v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140368v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic String Stability of Vehicle Platoons via Cooperative Adaptive Cruise Control With Lossy Communication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Distribution of labor, productivity and innovation in collaborative science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3097199⟩</w:t>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue of the French Regional Conference on Complex Systems, 7, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41109-022-00456-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427758v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph structure-based Heuristics for Optimal Targeting in Social Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic String Stability of Vehicle Platoons via Cooperative Adaptive Cruise Control With Lossy Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Acciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Bini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chiara Ravazzi</w:t>
+                <w:t xml:space="preserve">Geert Heijenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Dabbene</w:t>
+                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (3), pp.1189-1201. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (8), pp.10912-10922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2022.3163665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3097199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940310v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Laplacian Spectrum of Large Graphs Sampled from Graphons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">On the influence of noise in randomized consensus algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (2), pp.1711-1721. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.1025-1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2021.3069675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3009035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197046v1</w:t>
+                <w:t xml:space="preserve">hal-02899936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating COVID-19 outbreaks in workplaces and schools by hybrid telecommuting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic communication in adaptive strategies to platooning: the case of synchronized merging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Mauras</w:t>
+                <w:t xml:space="preserve">Vishrut Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cohen-Addad</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wenwu Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009264⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.490-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIV.2020.3041702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351623v1</w:t>
+                <w:t xml:space="preserve">hal-03299890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhythms of the Night: increase in online night activity and emotional resilience during the Spring 2020 Covid-19 lockdown</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mitigating COVID-19 outbreaks in workplaces and schools by hybrid telecommuting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cohen-Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Dupré La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Data Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-021-00262-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043569v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic Flow on a Ring With a Single Autonomous Vehicle: An Interconnected Stability Perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Laplacian Spectrum of Large Graphs Sampled from Graphons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.1711-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2021.3069675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2020.2985680⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03011895v1</w:t>
+                <w:t xml:space="preserve">hal-03197046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Open Multi-Agent Systems and Applications to Dynamic Consensus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Rhythms of the Night: increase in online night activity and emotional resilience during the Spring 2020 Covid-19 lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (5), pp.2326-2331. </w:t>
+              <w:t xml:space="preserve">EPJ Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3009364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-021-00262-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291531v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic communication in adaptive strategies to platooning: the case of synchronized merging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Di Liu</w:t>
+                <w:t xml:space="preserve">Traffic Flow on a Ring With a Single Autonomous Vehicle: An Interconnected Stability Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Giammarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIV.2020.3041702⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (8), pp.4998-5008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2020.2985680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299890v1</w:t>
+                <w:t xml:space="preserve">hal-03011895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of noise in randomized consensus algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stability of Open Multi-Agent Systems and Applications to Dynamic Consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Franceschelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (3), pp.1025-1030. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (5), pp.2326-2331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3009035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3009364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899936v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaderless synchronization of heterogeneous oscillators by adaptively learning the group model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Functional target controllability of networks: structural properties and efficient algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Commault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacb van Der Woude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2914664⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.1521-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2019.2937404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334955v1</w:t>
+                <w:t xml:space="preserve">hal-02334957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial Introduction to the Special Issue of the IEEE L-CSS on Learning and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kartik Ariyur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Broucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (3), pp.710-712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2986590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphon-based sensitivity analysis of SIS epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (3), pp.542 - 547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2971021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion Dynamics with Topological Gossiping: Asynchronous Updates under Limited Attention</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Leaderless synchronization of heterogeneous oscillators by adaptively learning the group model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2974822⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (1), pp.412-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2914664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032710v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting shared information in networks: a network security game with strategic attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan Overvest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (11), pp.4255-4277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rnc.4794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgraph detection for average detectability of LTI systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Opinion Dynamics with Topological Gossiping: Asynchronous Updates under Limited Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.566-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2974822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2020.2993691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02479930v2</w:t>
+                <w:t xml:space="preserve">hal-03032710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional target controllability of networks: structural properties and efficient algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subgraph detection for average detectability of LTI systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacb van Der Woude</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (3), pp.1521-1530. </w:t>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.2787 - 2798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2019.2937404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2020.2993691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334957v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output synchronization of unknown heterogeneous agents via distributed model reference adaptation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the convergence of message passing computation of harmonic influence in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2844260⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.116-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2018.2792401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809667v1</w:t>
+                <w:t xml:space="preserve">hal-01683634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive synchronization of unknown heterogeneous agents: an adaptive virtual model reference approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed estimation from relative measurements of heterogeneous and uncertain quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ravazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 356 (2), pp.935-955. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.203-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSIPN.2018.2869117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702085v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed estimation from relative measurements of heterogeneous and uncertain quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Ravazzi</w:t>
+                <w:t xml:space="preserve">Output synchronization of unknown heterogeneous agents via distributed model reference adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Chan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shuai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (2), pp.203-217. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.515-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSIPN.2018.2869117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2844260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877623v1</w:t>
+                <w:t xml:space="preserve">hal-01809667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid models of opinion dynamics with opinion-dependent connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4384,382 +4384,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale network reduction towards scale-free structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adaptive synchronization of unknown heterogeneous agents: an adaptive virtual model reference approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (4), pp.711-723. </w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 356 (2), pp.935-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2018.2871348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885140v1</w:t>
+                <w:t xml:space="preserve">hal-01702085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving robust average consensus over lossy wireless networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Large-scale network reduction towards scale-free structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.127-137. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.711-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2800407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2018.2871348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699122v1</w:t>
+                <w:t xml:space="preserve">hal-01885140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence of message passing computation of harmonic influence in social networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Achieving robust average consensus over lossy wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Acciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Heijenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (2), pp.116-129. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.127-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2018.2792401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2800407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683634v1</w:t>
+                <w:t xml:space="preserve">hal-01699122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus and Disagreement: The Role of Quantized Behaviors in Opinion Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ceragioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (2), pp.1058 - 1080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4806,51 +4806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Committee on Networks and Communication Systems [Technical Activities]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serdar Yuksel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4904,291 +4904,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Observability Radius of Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Estimation from Relative and Absolute Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Bianchin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabio Pasqualetti</w:t>
+                <w:t xml:space="preserve">Fabio Fagnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62 (6), pp.3006-3013. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2608941⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 62 (12), pp.6385-6391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2661400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528187v1</w:t>
+                <w:t xml:space="preserve">hal-01614098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Estimation from Relative and Absolute Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Observability Radius of Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Bianchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gasparri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Fagnani</w:t>
+                <w:t xml:space="preserve">Fabio Pasqualetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62 (12), pp.6385-6391. </w:t>
+              <w:t xml:space="preserve">, 2017, 62 (6), pp.3006-3013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2661400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2608941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614098v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling birds on wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylin Aydogdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro d'Apice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5265,51 +5265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal one-dimensional coverage by unreliable sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,51 +5408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Como</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5525,51 +5525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delitala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (3), pp.411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5661,94 +5661,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Bazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 IEEE 64th Conference on Decision and Control (CDC)</w:t>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5769,51 +5769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Cycling Adoption: A Model with Social Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo S Rodriguez-Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5877,51 +5877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Prisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5940,451 +5940,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion dynamics on signed graphs and graphons: Beyond the piece-wise constant case</w:t>
+                <w:t xml:space="preserve">Disagreement, Limit Cycles and Zeno Solutions in Continuous Opinion Dynamics with Binary Actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Prisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ceragioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.2362-2367, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694563v1</w:t>
+                <w:t xml:space="preserve">hal-04712631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of coordinated fleets size on traffic efficiency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">SIS Epidemics on Open Networks: A Replacement-Based Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Kibangou</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1602-1608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878839v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIS Epidemics on Open Networks: A Replacement-Based Approximation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Opinion dynamics on signed graphs and graphons: Beyond the piece-wise constant case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Prisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796487v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disagreement, Limit Cycles and Zeno Solutions in Continuous Opinion Dynamics with Binary Actions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the impact of coordinated fleets size on traffic efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Toso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Parise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712631v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Impact of Route Recommendations in Road Traffic</w:t>
               </w:r>
@@ -6396,51 +6396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Toso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Y Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. pp.4179-4185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6459,304 +6459,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029882v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource allocation in open multi-agent systems: an online optimization analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caratheodory Solutions and their Associated Graphs in Opinion Dynamics with Topological Interactions ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993038⟩</w:t>
+              <w:t xml:space="preserve">MTNS 2022 - 25th International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany. pp.436-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754207v1</w:t>
+                <w:t xml:space="preserve">hal-03940367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caratheodory Solutions and their Associated Graphs in Opinion Dynamics with Topological Interactions ⋆</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Resource allocation in open multi-agent systems: an online optimization analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Monnoyer de Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Rossi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTNS 2022 - 25th International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany. pp.436-441, </w:t>
+              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.5185-5191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940367v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient descent for resource allocation with packet loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NecSys 2022 - 9th IFAC Conference on Networked Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Zurich, Switzerland. pp.109-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6784,261 +6784,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Control for Stabilization of Large-Scale Networks through the Continuation Method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Random coordinate descent algorithm for open multi-agent systems with complete topology and homogeneous agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Monnoyer de Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. pp.4786-4791, </w:t>
+              <w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. pp.1701-1708, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211021v1</w:t>
+                <w:t xml:space="preserve">hal-03437026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random coordinate descent algorithm for open multi-agent systems with complete topology and homogeneous agents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Boundary Control for Stabilization of Large-Scale Networks through the Continuation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. pp.1701-1708, </w:t>
+              <w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. pp.4786-4791, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437026v1</w:t>
+                <w:t xml:space="preserve">hal-03211021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-Based Nonlinear Model Reduction for 1D Conservation Laws</w:t>
               </w:r>
@@ -7050,51 +7050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7128,64 +7128,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The price of connectedness in graph partitioning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Ishizaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7258,103 +7258,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a weaker notion of ring stability for mixed traffic with human-driven and autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Giammarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maolong Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7405,51 +7405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7468,875 +7468,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional Dynamic Consensus in Open Multi-Agent Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Platooning merging maneuvers in the presence of parametric uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ridho Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Kosmatopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619639⟩</w:t>
+              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Groningen, Netherlands. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945840v1</w:t>
+                <w:t xml:space="preserve">hal-01945760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Network Communities and Topology Changes in Message-Passing Computation of Harmonic Influence in Social Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cooperative adaptive cruise control over unreliable networks: an observer-based approach to increase robustness to packet loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Acciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Semsar-Kazerooni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Heijenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPHS 2018 - 2nd IFAC Conference on Cyber-Physical &amp; Human Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Miami, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1399-1404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877617v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative adaptive cruise control over unreliable networks: an observer-based approach to increase robustness to packet loss</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Proportional Dynamic Consensus in Open Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Franceschelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geert Heijenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States. pp.900-905, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721773v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MergeToCure: a New Strategy to Allocate Cure in an Epidemic over a Grid-like network Using a Scale-Free Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Groningen, Netherlands. pp.34-39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive state-feedback synchronization with distributed input: the cyclic case</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of Network Communities and Topology Changes in Message-Passing Computation of Harmonic Influence in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CPHS 2018 - 2nd IFAC Conference on Cyber-Physical &amp; Human Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, United States. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945733v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network reduction method inducing scale-free degree distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adaptive state-feedback synchronization with distributed input: the cyclic case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ridho Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Groningen, Netherlands. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632482v3</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous opinion dynamics on the k-nearest-neighbors graph</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A network reduction method inducing scale-free degree distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2236-2241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877618v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632482v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platooning merging maneuvers in the presence of parametric uncertainty</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Asynchronous opinion dynamics on the k-nearest-neighbors graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Kosmatopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Groningen, Netherlands. pp.1-6, </w:t>
+              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States. pp.3648-3653, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945760v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network reduction towards a scale-free structure preserving physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8368,260 +8368,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a linear gain to accelerate average consensus over unreliable networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mean-field analysis of the convergence time of message-passing computation of harmonic influence in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3569-3574</w:t>
+              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614110v1</w:t>
+                <w:t xml:space="preserve">hal-01563755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-field analysis of the convergence time of message-passing computation of harmonic influence in social networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using a linear gain to accelerate average consensus over unreliable networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Acciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Heijenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3569-3574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563755v1</w:t>
+                <w:t xml:space="preserve">hal-01614110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Model of Opinion Dynamics with Limited Confidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8668,51 +8668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional coverage by unreliable sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8776,51 +8776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On optimal coverage with unreliable sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8893,51 +8893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Como</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9010,51 +9010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Como</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9146,64 +9146,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid and networked dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
@@ -9252,64 +9252,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Averaging Dynamics over Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Fagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2017, 978-3-319-68021-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-68022-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9368,103 +9368,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends and Questions in Open Multi-agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Monnoyer de Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid and Networked Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 493, Springer Nature Switzerland, pp.219-252, 2024, Lecture Notes in Control and Information Sciences, 978-3-031-49554-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9511,64 +9511,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of the book &amp;quot;Hybrid and Networked Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9632,77 +9632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Attention Dynamics in Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber–Physical–Human Systems: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.1-15, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9749,64 +9749,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Limited Attention in Opinion Dynamics by Topological Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ceragioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samson Lasaulce; Panayotis Mertikopoulos; Ariel Orda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Games, Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1354, </w:t>
@@ -9870,51 +9870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuities, generalized solutions and (dis)agreement in opinion dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ceragioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Tarbouriech; Antoine Girard; Laurentiu Hetel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control subject to computational and communication constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 475, </w:t>
@@ -10010,64 +10010,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrections to and Improvements on Results from &amp;quot;The Laplacian Spectrum of Large Graphs Sampled from Graphons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -10089,90 +10089,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing data science with platforms crumbs: an investigation into fakes views on YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10216,51 +10216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10464,51 +10464,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed and scalable methods for the analysis and control of networks of dynamical agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systems and Control [cs.SY]. Université de Grenoble, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10695,51 +10695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha Srivastava" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bernardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vasca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya Cocca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ravazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579762" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Prisant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3620239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Yue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantao Shi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Shi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3562457" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ceragioli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02729-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castaldo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63649-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Velleret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-52" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875888v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Monnoyer de Galland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Vizuete" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3394349" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mair" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2023.3317977" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101012v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Toso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Y Kibangou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3273170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nikitin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3298288" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Samuel Rossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem Polderman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2021.3105616" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3065191" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043521v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444820978640" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Magnetti Gisolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3192323" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140368v4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3122387" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-022-00456-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427758v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Acciani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Heijenk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Stoorvogel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3097199" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dabbene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2022.3163665" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03197046v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2021.3069675" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mauras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen-Addad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duboc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009264" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-021-00262-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03011895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Giammarino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2985680" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Franceschelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3009364" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299890v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishrut Jain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwu Yu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2020.3041702" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02899936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3009035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334955v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2914664" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cherubini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Ariyur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Broucke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2986590" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02468225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2971021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2974822" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032707v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram de Witte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Overvest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Timmer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4794" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479930v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2020.2993691" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334957v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacb van Der Woude" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2019.2937404" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yuan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2844260" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.01.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Chan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2018.2869117" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.11.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2018.2871348" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699122v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2800407" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2018.2792401" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946084v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Quevedo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Yuksel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Como" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2018.2830024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528187v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bianchin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gasparri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pasqualetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2608941" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614098v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fagnani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2661400" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01426501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Aydogdu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Apice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Manzo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Maureen Thornton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.11.026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Gerencs&#233;r" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Hendrickx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968094" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Carli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.10.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coscia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delitala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.02.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240117v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bazizi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Rodriguez-Canales" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694563v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878839v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Parise" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04796487v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591224" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712631v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cataldo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591059" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029882v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03754207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993038" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940367v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.092" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.244" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211021v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683596" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683049" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952161v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1216" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171099v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ishizaki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Imura" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795723" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335169v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolong Lv" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945840v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619639" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Semsar-Kazerooni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820672v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ridho Rosa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632482v3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877618v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619285" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945760v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kosmatopoulos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769015v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563755v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.190" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093415v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877394v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-2-DE-4044.00015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2011.5743573" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534512v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090924-3-IT-4005.00007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-49555-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614915v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68022-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04796016v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05054047v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49555-7_1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654101v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119857433.ch18" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427782v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-87473-5_24" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_24" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739420v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319784489" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6_14" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714389v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311188v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170612v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04674170v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya Cocca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ravazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579762" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha Srivastava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bernardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vasca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578999" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Prisant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3620239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Yue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantao Shi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Shi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3562457" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ceragioli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02729-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875888v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Monnoyer de Galland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Vizuete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3394349" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mair" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2023.3317977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castaldo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63649-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Velleret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-52" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101012v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Toso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Y Kibangou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3273170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nikitin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3298288" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dabbene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2022.3163665" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Samuel Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem Polderman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2021.3105616" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3065191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043521v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444820978640" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Magnetti Gisolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3192323" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140368v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3122387" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501283v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-022-00456-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Acciani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Heijenk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Stoorvogel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3097199" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02899936v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3009035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishrut Jain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwu Yu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2020.3041702" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mauras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen-Addad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duboc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009264" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03197046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2021.3069675" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-021-00262-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03011895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Giammarino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2985680" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Franceschelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3009364" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacb van Der Woude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2019.2937404" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cherubini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Ariyur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Broucke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2986590" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02468225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2971021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334955v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2914664" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram de Witte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Overvest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Timmer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4794" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2974822" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479930v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2020.2993691" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2018.2792401" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877623v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Chan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2018.2869117" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2844260" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.11.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.01.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885140v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2018.2871348" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2800407" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946084v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Quevedo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Yuksel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Como" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2018.2830024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614098v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fagnani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2661400" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bianchin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gasparri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pasqualetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2608941" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01426501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Aydogdu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Apice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Manzo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Maureen Thornton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.11.026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Gerencs&#233;r" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Hendrickx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968094" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Carli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.10.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coscia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delitala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.02.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240117v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bazizi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Rodriguez-Canales" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712631v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cataldo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04796487v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591224" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Parise" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029882v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.092" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03754207v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993038" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.244" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683049" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211021v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683596" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952161v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1216" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171099v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ishizaki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Imura" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795723" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335169v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolong Lv" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945760v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ridho Rosa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kosmatopoulos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721773v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Semsar-Kazerooni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619639" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820672v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877617v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945733v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632482v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877618v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619285" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769015v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563755v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.190" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093415v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877394v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-2-DE-4044.00015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2011.5743573" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534512v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090924-3-IT-4005.00007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-49555-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614915v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68022-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04796016v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05054047v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49555-7_1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654101v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119857433.ch18" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427782v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-87473-5_24" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_24" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739420v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319784489" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6_14" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714389v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311188v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170612v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04674170v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>