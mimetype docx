--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -334,1118 +334,1118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion dynamics on signed graphs and graphons</w:t>
+                <w:t xml:space="preserve">The disruptive effect of state discretization in an opinion dynamics system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francesca Ceragioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raoul Prisant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 206 (2), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2025.3620239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10957-025-02729-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306114v1</w:t>
+                <w:t xml:space="preserve">hal-05099667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Reference Adaptive Stabilizing Control for Leader-following Consensus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opinion dynamics on signed graphs and graphons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Prisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongdong Yue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ling Shi</w:t>
+                <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Baldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2025.3562457⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2025.3620239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034655v1</w:t>
+                <w:t xml:space="preserve">hal-05306114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The disruptive effect of state discretization in an opinion dynamics system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model Reference Adaptive Stabilizing Control for Leader-following Consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongdong Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jantao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Ceragioli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raoul Prisant</w:t>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 206 (2), pp.47. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (10), pp.6861-6868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10957-025-02729-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2025.3562457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099667v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Coordinate Descent for Resource Allocation in Open Multiagent Systems</w:t>
+                <w:t xml:space="preserve">Fake views removal and popularity on YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Monnoyer de Galland</w:t>
+                <w:t xml:space="preserve">Maria Castaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Vizuete</w:t>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hendrickx</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3394349⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.15443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63649-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875888v2</w:t>
+                <w:t xml:space="preserve">hal-04637232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience in Platoons of Cooperative Heterogeneous Vehicles: Self-organization Strategies and Provably-correct Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual based SIS models on (not so) dense large random networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Liu</w:t>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Mair</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
+                <w:t xml:space="preserve">Aurélien Velleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIV.2023.3317977⟩</w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.1375-1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30757/ALEA.v21-52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393793v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fake views removal and popularity on YouTube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random Coordinate Descent for Resource Allocation in Open Multiagent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Monnoyer de Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Castaldo</w:t>
+                <w:t xml:space="preserve">Renato Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.15443. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.7600-7613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63649-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3394349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637232v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual based SIS models on (not so) dense large random networks</w:t>
+                <w:t xml:space="preserve">Resilience in Platoons of Cooperative Heterogeneous Vehicles: Self-organization Strategies and Provably-correct Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+                <w:t xml:space="preserve">Di Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Mair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Velleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, pp.1375-1405. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), pp.2262-2275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30757/ALEA.v21-52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIV.2023.3317977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240258v1</w:t>
+                <w:t xml:space="preserve">hal-04393793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on Traffic of Delayed Information in Navigation Systems</w:t>
+                <w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Toso</w:t>
+                <w:t xml:space="preserve">Andrea Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Y Kibangou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuele Zoboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/lcsys.2023.3273170⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 196, pp.114008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101012v1</w:t>
+                <w:t xml:space="preserve">hal-04217005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact on Traffic of Delayed Information in Navigation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+                <w:t xml:space="preserve">Tommaso Toso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Y Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 196, pp.114008. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.1500-1505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/lcsys.2023.3273170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217005v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization of Spin-Torque Oscillators via Continuation Method</w:t>
               </w:r>
@@ -1542,3211 +1542,3211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph structure-based Heuristics for Optimal Targeting in Social Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimo Bini</w:t>
+                <w:t xml:space="preserve">Control of Average and Deviation in Large-Scale Linear Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Dabbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2022.3163665⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (4), pp.1639-1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3065191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940310v1</w:t>
+                <w:t xml:space="preserve">hal-03170606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The closed loop between opinion formation and personalised recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Willem Polderman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (3), pp.1092 - 1103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCNS.2021.3105616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Average and Deviation in Large-Scale Linear Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Junk News Bubbles: Modelling the Rise and Fall of Attention in Online Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3065191⟩</w:t>
+              <w:t xml:space="preserve">New Media and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.2027-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1461444820978640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170606v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junk News Bubbles: Modelling the Rise and Fall of Attention in Online Arenas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+                <w:t xml:space="preserve">Nonlinear Analysis of Stability and Safety of Optimal Velocity Model Vehicle Groups on Ring Roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Magnetti Gisolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Media and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1461444820978640⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.20628-20635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3192323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043521v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Analysis of Stability and Safety of Optimal Velocity Model Vehicle Groups on Ring Roads</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+                <w:t xml:space="preserve">A Continuation Method for Large-Scale Modeling and Control: from ODEs to PDE, a Round Trip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3192323⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (10), pp.5118-5133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3122387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940296v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140368v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuation Method for Large-Scale Modeling and Control: from ODEs to PDE, a Round Trip</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Distribution of labor, productivity and innovation in collaborative science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3122387⟩</w:t>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue of the French Regional Conference on Complex Systems, 7, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41109-022-00456-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140368v4</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of labor, productivity and innovation in collaborative science</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+                <w:t xml:space="preserve">Stochastic String Stability of Vehicle Platoons via Cooperative Adaptive Cruise Control With Lossy Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Acciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Heijenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Network Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41109-022-00456-0⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (8), pp.10912-10922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3097199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501283v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic String Stability of Vehicle Platoons via Cooperative Adaptive Cruise Control With Lossy Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Acciani</w:t>
+                <w:t xml:space="preserve">Graph structure-based Heuristics for Optimal Targeting in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geert Heijenk</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ravazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
+                <w:t xml:space="preserve">Fabrizio Dabbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (8), pp.10912-10922. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3), pp.1189-1201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3097199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2022.3163665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427758v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of noise in randomized consensus algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The Laplacian Spectrum of Large Graphs Sampled from Graphons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (3), pp.1025-1030. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.1711-1721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3009035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2021.3069675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899936v1</w:t>
+                <w:t xml:space="preserve">hal-03197046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic communication in adaptive strategies to platooning: the case of synchronized merging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigating COVID-19 outbreaks in workplaces and schools by hybrid telecommuting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishrut Jain</w:t>
+                <w:t xml:space="preserve">Simon Mauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenwu Yu</w:t>
+                <w:t xml:space="preserve">Vincent Cohen-Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Dupré La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIV.2020.3041702⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299890v1</w:t>
+                <w:t xml:space="preserve">hal-03351623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating COVID-19 outbreaks in workplaces and schools by hybrid telecommuting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Max Dupré La Tour</w:t>
+                <w:t xml:space="preserve">The Rhythms of the Night: increase in online night activity and emotional resilience during the Spring 2020 Covid-19 lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009264⟩</w:t>
+              <w:t xml:space="preserve">EPJ Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-021-00262-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351623v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Laplacian Spectrum of Large Graphs Sampled from Graphons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Garin</w:t>
+                <w:t xml:space="preserve">Traffic Flow on a Ring With a Single Autonomous Vehicle: An Interconnected Stability Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Giammarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2021.3069675⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (8), pp.4998-5008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2020.2985680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197046v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhythms of the Night: increase in online night activity and emotional resilience during the Spring 2020 Covid-19 lockdown</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+                <w:t xml:space="preserve">Stability of Open Multi-Agent Systems and Applications to Dynamic Consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (5), pp.2326-2331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-021-00262-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3009364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043569v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic Flow on a Ring With a Single Autonomous Vehicle: An Interconnected Stability Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic communication in adaptive strategies to platooning: the case of synchronized merging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio Giammarino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simone Baldi</w:t>
+                <w:t xml:space="preserve">Vishrut Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2020.2985680⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.490-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIV.2020.3041702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011895v1</w:t>
+                <w:t xml:space="preserve">hal-03299890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Open Multi-Agent Systems and Applications to Dynamic Consensus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Franceschelli</w:t>
+                <w:t xml:space="preserve">On the influence of noise in randomized consensus algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (5), pp.2326-2331. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.1025-1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3009364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3009035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291531v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional target controllability of networks: structural properties and efficient algorithms</w:t>
+                <w:t xml:space="preserve">Guest Editorial Introduction to the Special Issue of the IEEE L-CSS on Learning and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Commault</w:t>
+                <w:t xml:space="preserve">Giovanni Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacb van Der Woude</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartik Ariyur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Broucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2019.2937404⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.710-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2986590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334957v1</w:t>
+                <w:t xml:space="preserve">hal-04490210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial Introduction to the Special Issue of the IEEE L-CSS on Learning and Control</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphon-based sensitivity analysis of SIS epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4 (3), pp.710-712. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2986590⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.542 - 547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2971021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490210v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphon-based sensitivity analysis of SIS epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renato Vizuete</w:t>
+                <w:t xml:space="preserve">Leaderless synchronization of heterogeneous oscillators by adaptively learning the group model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2971021⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (1), pp.412-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2914664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468225v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaderless synchronization of heterogeneous oscillators by adaptively learning the group model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Baldi</w:t>
+                <w:t xml:space="preserve">Protecting shared information in networks: a network security game with strategic attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan Overvest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2914664⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (11), pp.4255-4277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334955v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting shared information in networks: a network security game with strategic attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bram de Witte</w:t>
+                <w:t xml:space="preserve">Opinion Dynamics with Topological Gossiping: Asynchronous Updates under Limited Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.4794⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.566-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2974822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032707v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion Dynamics with Topological Gossiping: Asynchronous Updates under Limited Attention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+                <w:t xml:space="preserve">Subgraph detection for average detectability of LTI systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2974822⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.2787 - 2798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2020.2993691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032710v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgraph detection for average detectability of LTI systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional target controllability of networks: structural properties and efficient algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Commault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Jacb van Der Woude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (4), pp.2787 - 2798. </w:t>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.1521-1530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2020.2993691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2019.2937404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479930v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence of message passing computation of harmonic influence in social networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+                <w:t xml:space="preserve">Output synchronization of unknown heterogeneous agents via distributed model reference adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2018.2792401⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.515-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2844260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683634v1</w:t>
+                <w:t xml:space="preserve">hal-01809667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed estimation from relative measurements of heterogeneous and uncertain quality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid models of opinion dynamics with opinion-dependent connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSIPN.2018.2869117⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (February), pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877623v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output synchronization of unknown heterogeneous agents via distributed model reference adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yuan</w:t>
+                <w:t xml:space="preserve">Distributed estimation from relative measurements of heterogeneous and uncertain quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ravazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2844260⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.203-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSIPN.2018.2869117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809667v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid models of opinion dynamics with opinion-dependent connectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive synchronization of unknown heterogeneous agents: an adaptive virtual model reference approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (February), pp.153-161. </w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 356 (2), pp.935-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940187v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive synchronization of unknown heterogeneous agents: an adaptive virtual model reference approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Baldi</w:t>
+                <w:t xml:space="preserve">Large-scale network reduction towards scale-free structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 356 (2), pp.935-955. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.711-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2018.2871348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702085v1</w:t>
+                <w:t xml:space="preserve">hal-01885140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale network reduction towards scale-free structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Achieving robust average consensus over lossy wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Acciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Heijenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (4), pp.711-723. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.127-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2018.2871348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2800407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885140v1</w:t>
+                <w:t xml:space="preserve">hal-01699122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving robust average consensus over lossy wireless networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Acciani</w:t>
+                <w:t xml:space="preserve">On the convergence of message passing computation of harmonic influence in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.127-137. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.116-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2800407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2018.2792401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699122v1</w:t>
+                <w:t xml:space="preserve">hal-01683634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus and Disagreement: The Role of Quantized Behaviors in Opinion Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ceragioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4904,248 +4904,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Estimation from Relative and Absolute Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+                <w:t xml:space="preserve">The Observability Radius of Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Bianchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Fagnani</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gasparri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pasqualetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62 (12), pp.6385-6391. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2661400⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 62 (6), pp.3006-3013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2608941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614098v1</w:t>
+                <w:t xml:space="preserve">hal-01528187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Observability Radius of Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Bianchin</w:t>
+                <w:t xml:space="preserve">Distributed Estimation from Relative and Absolute Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Pasqualetti</w:t>
+                <w:t xml:space="preserve">Fabio Fagnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62 (6), pp.3006-3013. </w:t>
+              <w:t xml:space="preserve">, 2017, 62 (12), pp.6385-6391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2608941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2661400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528187v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling birds on wires</w:t>
               </w:r>
@@ -5278,51 +5278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal one-dimensional coverage by unreliable sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Gerencsér</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5421,51 +5421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Como</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (1), pp.115-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5687,51 +5687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5851,64 +5851,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The asymptotic behavior of the Altafini model on signed graphons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Prisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5940,494 +5940,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disagreement, Limit Cycles and Zeno Solutions in Continuous Opinion Dynamics with Binary Actions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Opinion dynamics on signed graphs and graphons: Beyond the piece-wise constant case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Prisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesca Ceragioli</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712631v1</w:t>
+                <w:t xml:space="preserve">hal-04694563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIS Epidemics on Open Networks: A Replacement-Based Approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renato Vizuete</w:t>
+                <w:t xml:space="preserve">On the impact of coordinated fleets size on traffic efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Toso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796487v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion dynamics on signed graphs and graphons: Beyond the piece-wise constant case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Garin</w:t>
+                <w:t xml:space="preserve">SIS Epidemics on Open Networks: A Replacement-Based Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1602-1608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694563v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of coordinated fleets size on traffic efficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Parise</w:t>
+                <w:t xml:space="preserve">Disagreement, Limit Cycles and Zeno Solutions in Continuous Opinion Dynamics with Binary Actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Prisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ceragioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.2362-2367, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878839v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Impact of Route Recommendations in Road Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Toso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Y Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6556,103 +6556,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource allocation in open multi-agent systems: an online optimization analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Monnoyer de Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.5185-5191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6686,77 +6686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient descent for resource allocation with packet loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NecSys 2022 - 9th IFAC Conference on Networked Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Zurich, Switzerland. pp.109-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6790,103 +6790,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random coordinate descent algorithm for open multi-agent systems with complete topology and homogeneous agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Monnoyer de Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. pp.1701-1708, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7128,51 +7128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The price of connectedness in graph partitioning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7258,103 +7258,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a weaker notion of ring stability for mixed traffic with human-driven and autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Giammarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maolong Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7468,1173 +7468,1173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platooning merging maneuvers in the presence of parametric uncertainty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ridho Rosa</w:t>
+                <w:t xml:space="preserve">Proportional Dynamic Consensus in Open Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Kosmatopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.026⟩</w:t>
+              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States. pp.900-905, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945760v1</w:t>
+                <w:t xml:space="preserve">hal-01945840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative adaptive cruise control over unreliable networks: an observer-based approach to increase robustness to packet loss</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Acciani</w:t>
+                <w:t xml:space="preserve">MergeToCure: a New Strategy to Allocate Cure in an Epidemic over a Grid-like network Using a Scale-Free Abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geert Heijenk</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Groningen, Netherlands. pp.34-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721773v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional Dynamic Consensus in Open Multi-Agent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Franceschelli</w:t>
+                <w:t xml:space="preserve">Cooperative adaptive cruise control over unreliable networks: an observer-based approach to increase robustness to packet loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Acciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Semsar-Kazerooni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Heijenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1399-1404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945840v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MergeToCure: a New Strategy to Allocate Cure in an Epidemic over a Grid-like network Using a Scale-Free Abstraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Effects of Network Communities and Topology Changes in Message-Passing Computation of Harmonic Influence in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CPHS 2018 - 2nd IFAC Conference on Cyber-Physical &amp; Human Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, United States. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820672v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Network Communities and Topology Changes in Message-Passing Computation of Harmonic Influence in Social Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+                <w:t xml:space="preserve">Adaptive state-feedback synchronization with distributed input: the cyclic case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ridho Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPHS 2018 - 2nd IFAC Conference on Cyber-Physical &amp; Human Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Groningen, Netherlands. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877617v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive state-feedback synchronization with distributed input: the cyclic case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ridho Rosa</w:t>
+                <w:t xml:space="preserve">A network reduction method inducing scale-free degree distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2236-2241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945733v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632482v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network reduction method inducing scale-free degree distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Asynchronous opinion dynamics on the k-nearest-neighbors graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States. pp.3648-3653, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632482v3</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous opinion dynamics on the k-nearest-neighbors graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+                <w:t xml:space="preserve">Platooning merging maneuvers in the presence of parametric uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ridho Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Kosmatopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States. pp.3648-3653, </w:t>
+              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Groningen, Netherlands. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877618v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network reduction towards a scale-free structure preserving physical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Mean-field analysis of the convergence time of message-passing computation of harmonic influence in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks 2017 - The 6th International Conference on Complex Networks and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.294-296</w:t>
+              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769015v2</w:t>
+                <w:t xml:space="preserve">hal-01563755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-field analysis of the convergence time of message-passing computation of harmonic influence in social networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+                <w:t xml:space="preserve">Using a linear gain to accelerate average consensus over unreliable networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Acciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Heijenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3569-3574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563755v1</w:t>
+                <w:t xml:space="preserve">hal-01614110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a linear gain to accelerate average consensus over unreliable networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Acciani</w:t>
+                <w:t xml:space="preserve">Network reduction towards a scale-free structure preserving physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3569-3574</w:t>
+              <w:t xml:space="preserve">Complex Networks 2017 - The 6th International Conference on Complex Networks and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.294-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614110v1</w:t>
+                <w:t xml:space="preserve">hal-01769015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Model of Opinion Dynamics with Limited Confidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Monterey, United States. pp.351 - 355, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8681,51 +8681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional coverage by unreliable sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Gerencsér</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8789,51 +8789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On optimal coverage with unreliable sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NecSys 2013 - 4th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Koblenz, Germany. pp.38-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8906,51 +8906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Como</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Theory and Applications Workshop (ITA Workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, San Diego, Californie, United States. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9023,51 +9023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Como</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IFAC Workshop on Estimation and Control of Networked Systems (NecSys'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Venezia, Italy. pp.36-41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9159,64 +9159,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 493, pp.XVII, 328, 2024, Lecture Notes in Control and Information Sciences, 978-3-031-49554-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
@@ -9252,51 +9252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Averaging Dynamics over Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Fagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9368,103 +9368,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends and Questions in Open Multi-agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Monnoyer de Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid and Networked Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 493, Springer Nature Switzerland, pp.219-252, 2024, Lecture Notes in Control and Information Sciences, 978-3-031-49554-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9524,64 +9524,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Postoyan, R., Frasca, P., Panteley, E., Zaccarian, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid and Networked Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 493, </w:t>
@@ -9632,77 +9632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Attention Dynamics in Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber–Physical–Human Systems: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.1-15, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9736,77 +9736,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Limited Attention in Opinion Dynamics by Topological Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ceragioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samson Lasaulce; Panayotis Mertikopoulos; Ariel Orda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Games, Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1354, </w:t>
@@ -9857,51 +9857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuities, generalized solutions and (dis)agreement in opinion dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ceragioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9997,77 +9997,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrections to and Improvements on Results from &amp;quot;The Laplacian Spectrum of Large Graphs Sampled from Graphons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -10089,90 +10089,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing data science with platforms crumbs: an investigation into fakes views on YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10695,51 +10695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya Cocca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ravazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579762" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha Srivastava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bernardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vasca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578999" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Prisant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3620239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Yue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantao Shi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Shi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3562457" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ceragioli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02729-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875888v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Monnoyer de Galland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Vizuete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3394349" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mair" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2023.3317977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castaldo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63649-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Velleret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-52" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101012v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Toso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Y Kibangou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3273170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nikitin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3298288" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dabbene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2022.3163665" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Samuel Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem Polderman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2021.3105616" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3065191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043521v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444820978640" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Magnetti Gisolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3192323" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140368v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3122387" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501283v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-022-00456-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Acciani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Heijenk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Stoorvogel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3097199" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02899936v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3009035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishrut Jain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwu Yu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2020.3041702" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mauras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen-Addad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duboc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009264" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03197046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2021.3069675" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-021-00262-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03011895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Giammarino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2985680" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Franceschelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3009364" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacb van Der Woude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2019.2937404" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cherubini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Ariyur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Broucke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2986590" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02468225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2971021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334955v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2914664" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram de Witte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Overvest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Timmer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4794" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2974822" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479930v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2020.2993691" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2018.2792401" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877623v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Chan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2018.2869117" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2844260" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.11.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.01.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885140v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2018.2871348" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2800407" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946084v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Quevedo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Yuksel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Como" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2018.2830024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614098v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fagnani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2661400" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bianchin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gasparri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pasqualetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2608941" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01426501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Aydogdu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Apice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Manzo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Maureen Thornton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.11.026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Gerencs&#233;r" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Hendrickx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968094" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Carli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.10.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coscia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delitala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.02.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240117v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bazizi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Rodriguez-Canales" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712631v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cataldo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04796487v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591224" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Parise" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029882v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.092" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03754207v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993038" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.244" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683049" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211021v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683596" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952161v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1216" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171099v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ishizaki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Imura" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795723" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335169v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolong Lv" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945760v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ridho Rosa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kosmatopoulos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721773v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Semsar-Kazerooni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619639" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820672v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877617v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945733v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632482v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877618v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619285" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769015v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563755v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.190" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093415v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877394v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-2-DE-4044.00015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2011.5743573" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534512v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090924-3-IT-4005.00007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-49555-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614915v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68022-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04796016v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05054047v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49555-7_1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654101v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119857433.ch18" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427782v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-87473-5_24" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_24" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739420v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319784489" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6_14" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714389v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311188v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170612v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04674170v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya Cocca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ravazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579762" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha Srivastava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bernardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vasca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578999" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099667v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ceragioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Prisant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02729-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3620239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Yue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantao Shi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Shi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3562457" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castaldo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63649-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Velleret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-52" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875888v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Monnoyer de Galland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Vizuete" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3394349" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mair" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2023.3317977" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Toso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Y Kibangou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3273170" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nikitin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3298288" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3065191" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400149v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Samuel Rossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem Polderman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2021.3105616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043521v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444820978640" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Magnetti Gisolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3192323" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140368v4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3122387" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-022-00456-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427758v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Acciani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Heijenk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Stoorvogel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3097199" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dabbene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2022.3163665" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03197046v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2021.3069675" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mauras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen-Addad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duboc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009264" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-021-00262-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03011895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Giammarino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2985680" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Franceschelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3009364" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299890v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishrut Jain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwu Yu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2020.3041702" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02899936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3009035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cherubini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Ariyur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Broucke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2986590" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02468225v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2971021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2914664" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032707v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram de Witte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Overvest" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Timmer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4794" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2974822" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479930v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2020.2993691" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334957v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacb van Der Woude" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2019.2937404" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yuan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2844260" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.11.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Chan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2018.2869117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702085v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.01.022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2018.2871348" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699122v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2800407" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2018.2792401" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946084v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Quevedo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Yuksel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Como" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2018.2830024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528187v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bianchin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gasparri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pasqualetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2608941" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614098v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fagnani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2661400" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01426501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Aydogdu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Apice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Manzo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Maureen Thornton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.11.026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Gerencs&#233;r" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Hendrickx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968094" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Carli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.10.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coscia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delitala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.02.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240117v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bazizi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Rodriguez-Canales" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694563v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878839v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Parise" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04796487v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591224" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712631v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cataldo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591059" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029882v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.092" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03754207v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993038" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.244" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683049" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211021v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683596" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952161v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1216" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171099v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ishizaki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Imura" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795723" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335169v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolong Lv" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945840v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619639" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820672v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721773v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Semsar-Kazerooni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ridho Rosa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632482v3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877618v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619285" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945760v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kosmatopoulos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769015v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.190" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093415v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877394v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-2-DE-4044.00015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2011.5743573" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534512v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090924-3-IT-4005.00007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-49555-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614915v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68022-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04796016v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05054047v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49555-7_1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654101v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119857433.ch18" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427782v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-87473-5_24" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_24" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739420v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319784489" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6_14" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714389v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311188v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170612v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04674170v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>