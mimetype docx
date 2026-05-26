--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -672,542 +672,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fake views removal and popularity on YouTube</w:t>
+                <w:t xml:space="preserve">Random Coordinate Descent for Resource Allocation in Open Multiagent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Castaldo</w:t>
+                <w:t xml:space="preserve">Charles Monnoyer de Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63649-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.7600-7613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3394349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637232v1</w:t>
+                <w:t xml:space="preserve">hal-04875888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual based SIS models on (not so) dense large random networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+                <w:t xml:space="preserve">Resilience in Platoons of Cooperative Heterogeneous Vehicles: Self-organization Strategies and Provably-correct Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Mair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Velleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30757/ALEA.v21-52⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), pp.2262-2275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIV.2023.3317977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240258v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Coordinate Descent for Resource Allocation in Open Multiagent Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fake views removal and popularity on YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Vizuete</w:t>
+                <w:t xml:space="preserve">Maria Castaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hendrickx</w:t>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Panteley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (11), pp.7600-7613. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.15443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3394349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63649-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875888v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience in Platoons of Cooperative Heterogeneous Vehicles: Self-organization Strategies and Provably-correct Design</w:t>
+                <w:t xml:space="preserve">Individual based SIS models on (not so) dense large random networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Liu</w:t>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Mair</w:t>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
+                <w:t xml:space="preserve">Aurélien Velleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (1), pp.2262-2275. </w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.1375-1405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIV.2023.3317977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30757/ALEA.v21-52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393793v1</w:t>
+                <w:t xml:space="preserve">hal-04240258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t>
               </w:r>
@@ -1542,3181 +1542,3181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Average and Deviation in Large-Scale Linear Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Graph structure-based Heuristics for Optimal Targeting in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ravazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Dabbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3065191⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3), pp.1189-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2022.3163665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170606v1</w:t>
+                <w:t xml:space="preserve">hal-03940310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The closed loop between opinion formation and personalised recommendations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Willem Polderman</w:t>
+                <w:t xml:space="preserve">Control of Average and Deviation in Large-Scale Linear Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (3), pp.1092 - 1103. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (4), pp.1639-1654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2021.3105616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3065191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400149v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junk News Bubbles: Modelling the Rise and Fall of Attention in Online Arenas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+                <w:t xml:space="preserve">The closed loop between opinion formation and personalised recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Willem Polderman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Media and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1461444820978640⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3), pp.1092 - 1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2021.3105616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043521v2</w:t>
+                <w:t xml:space="preserve">hal-03400149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Analysis of Stability and Safety of Optimal Velocity Model Vehicle Groups on Ring Roads</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+                <w:t xml:space="preserve">Junk News Bubbles: Modelling the Rise and Fall of Attention in Online Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3192323⟩</w:t>
+              <w:t xml:space="preserve">New Media and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.2027-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1461444820978640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940296v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuation Method for Large-Scale Modeling and Control: from ODEs to PDE, a Round Trip</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Nonlinear Analysis of Stability and Safety of Optimal Velocity Model Vehicle Groups on Ring Roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Magnetti Gisolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3122387⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.20628-20635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3192323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140368v4</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of labor, productivity and innovation in collaborative science</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+                <w:t xml:space="preserve">A Continuation Method for Large-Scale Modeling and Control: from ODEs to PDE, a Round Trip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Network Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41109-022-00456-0⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (10), pp.5118-5133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3122387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501283v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140368v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic String Stability of Vehicle Platoons via Cooperative Adaptive Cruise Control With Lossy Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Acciani</w:t>
+                <w:t xml:space="preserve">Distribution of labor, productivity and innovation in collaborative science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3097199⟩</w:t>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue of the French Regional Conference on Complex Systems, 7, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41109-022-00456-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427758v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph structure-based Heuristics for Optimal Targeting in Social Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic String Stability of Vehicle Platoons via Cooperative Adaptive Cruise Control With Lossy Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Acciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Bini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chiara Ravazzi</w:t>
+                <w:t xml:space="preserve">Geert Heijenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Dabbene</w:t>
+                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (3), pp.1189-1201. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (8), pp.10912-10922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2022.3163665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3097199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940310v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Laplacian Spectrum of Large Graphs Sampled from Graphons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Garin</w:t>
+                <w:t xml:space="preserve">Cyclic communication in adaptive strategies to platooning: the case of synchronized merging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishrut Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2021.3069675⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.490-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIV.2020.3041702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197046v1</w:t>
+                <w:t xml:space="preserve">hal-03299890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating COVID-19 outbreaks in workplaces and schools by hybrid telecommuting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Max Dupré La Tour</w:t>
+                <w:t xml:space="preserve">On the influence of noise in randomized consensus algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009264⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.1025-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3009035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351623v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhythms of the Night: increase in online night activity and emotional resilience during the Spring 2020 Covid-19 lockdown</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+                <w:t xml:space="preserve">Mitigating COVID-19 outbreaks in workplaces and schools by hybrid telecommuting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cohen-Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Dupré La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Data Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-021-00262-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043569v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic Flow on a Ring With a Single Autonomous Vehicle: An Interconnected Stability Perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simone Baldi</w:t>
+                <w:t xml:space="preserve">The Laplacian Spectrum of Large Graphs Sampled from Graphons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.1711-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2021.3069675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2020.2985680⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03011895v1</w:t>
+                <w:t xml:space="preserve">hal-03197046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Open Multi-Agent Systems and Applications to Dynamic Consensus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Franceschelli</w:t>
+                <w:t xml:space="preserve">The Rhythms of the Night: increase in online night activity and emotional resilience during the Spring 2020 Covid-19 lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (5), pp.2326-2331. </w:t>
+              <w:t xml:space="preserve">EPJ Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3009364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-021-00262-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291531v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic communication in adaptive strategies to platooning: the case of synchronized merging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Di Liu</w:t>
+                <w:t xml:space="preserve">Traffic Flow on a Ring With a Single Autonomous Vehicle: An Interconnected Stability Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Giammarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIV.2020.3041702⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (8), pp.4998-5008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2020.2985680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299890v1</w:t>
+                <w:t xml:space="preserve">hal-03011895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of noise in randomized consensus algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renato Vizuete</w:t>
+                <w:t xml:space="preserve">Stability of Open Multi-Agent Systems and Applications to Dynamic Consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (3), pp.1025-1030. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (5), pp.2326-2331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3009035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3009364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899936v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial Introduction to the Special Issue of the IEEE L-CSS on Learning and Control</w:t>
+                <w:t xml:space="preserve">Functional target controllability of networks: structural properties and efficient algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Cherubini</w:t>
+                <w:t xml:space="preserve">Christian Commault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Guay</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacb van Der Woude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2986590⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.1521-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2019.2937404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490210v1</w:t>
+                <w:t xml:space="preserve">hal-02334957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphon-based sensitivity analysis of SIS epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renato Vizuete</w:t>
+                <w:t xml:space="preserve">Leaderless synchronization of heterogeneous oscillators by adaptively learning the group model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2971021⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (1), pp.412-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2914664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468225v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaderless synchronization of heterogeneous oscillators by adaptively learning the group model</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guest Editorial Introduction to the Special Issue of the IEEE L-CSS on Learning and Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartik Ariyur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Broucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2914664⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.710-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2986590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334955v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting shared information in networks: a network security game with strategic attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bram de Witte</w:t>
+                <w:t xml:space="preserve">Graphon-based sensitivity analysis of SIS epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Judith Timmer</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.4794⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.542 - 547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2971021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032707v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion Dynamics with Topological Gossiping: Asynchronous Updates under Limited Attention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+                <w:t xml:space="preserve">Protecting shared information in networks: a network security game with strategic attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan Overvest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2974822⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (11), pp.4255-4277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032710v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgraph detection for average detectability of LTI systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Opinion Dynamics with Topological Gossiping: Asynchronous Updates under Limited Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.566-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2974822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2020.2993691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02479930v2</w:t>
+                <w:t xml:space="preserve">hal-03032710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional target controllability of networks: structural properties and efficient algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subgraph detection for average detectability of LTI systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacb van Der Woude</w:t>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (3), pp.1521-1530. </w:t>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.2787 - 2798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2019.2937404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2020.2993691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334957v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output synchronization of unknown heterogeneous agents via distributed model reference adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yuan</w:t>
+                <w:t xml:space="preserve">On the convergence of message passing computation of harmonic influence in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2844260⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.116-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2018.2792401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809667v1</w:t>
+                <w:t xml:space="preserve">hal-01683634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid models of opinion dynamics with opinion-dependent connectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Output synchronization of unknown heterogeneous agents via distributed model reference adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.11.017⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.515-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2844260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940187v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed estimation from relative measurements of heterogeneous and uncertain quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelson Chan</w:t>
+                <w:t xml:space="preserve">Adaptive synchronization of unknown heterogeneous agents: an adaptive virtual model reference approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSIPN.2018.2869117⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 356 (2), pp.935-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877623v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive synchronization of unknown heterogeneous agents: an adaptive virtual model reference approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid models of opinion dynamics with opinion-dependent connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.01.022⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (February), pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702085v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale network reduction towards scale-free structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Distributed estimation from relative measurements of heterogeneous and uncertain quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ravazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (4), pp.711-723. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.203-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2018.2871348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSIPN.2018.2869117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885140v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving robust average consensus over lossy wireless networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Acciani</w:t>
+                <w:t xml:space="preserve">Large-scale network reduction towards scale-free structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.127-137. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.711-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2800407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2018.2871348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699122v1</w:t>
+                <w:t xml:space="preserve">hal-01885140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence of message passing computation of harmonic influence in social networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+                <w:t xml:space="preserve">Achieving robust average consensus over lossy wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Acciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Heijenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (2), pp.116-129. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.127-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2018.2792401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2800407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683634v1</w:t>
+                <w:t xml:space="preserve">hal-01699122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus and Disagreement: The Role of Quantized Behaviors in Opinion Dynamics</w:t>
               </w:r>
@@ -5027,51 +5027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Estimation from Relative and Absolute Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5595,1362 +5595,1327 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Perturbed Projection-Based Distributed Gradient-Descent Algorithm: A Fully-Distributed Adaptive Redesign</w:t>
+                <w:t xml:space="preserve">A Compartmental Model of Cycling Adoption with Social and Contextual Drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Bazizi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+                <w:t xml:space="preserve">Eduardo S Rodriguez-Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Y Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.1-6</w:t>
+              <w:t xml:space="preserve">The IEEE International Conference on Intelligent Transportation Systems (ITSC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2026, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240117v2</w:t>
+                <w:t xml:space="preserve">hal-05622159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Cycling Adoption: A Model with Social Influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Perturbed Projection-Based Distributed Gradient-Descent Algorithm: A Fully-Distributed Adaptive Redesign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo S Rodriguez-Canales</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Kibangou</w:t>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil. pp.1-6</w:t>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368226v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asymptotic behavior of the Altafini model on signed graphons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Garin</w:t>
+                <w:t xml:space="preserve">Dynamics of Cycling Adoption: A Model with Social Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo S Rodriguez-Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.1-6</w:t>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033759v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion dynamics on signed graphs and graphons: Beyond the piece-wise constant case</w:t>
+                <w:t xml:space="preserve">The asymptotic behavior of the Altafini model on signed graphons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Prisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694563v1</w:t>
+                <w:t xml:space="preserve">hal-05033759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of coordinated fleets size on traffic efficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Parise</w:t>
+                <w:t xml:space="preserve">SIS Epidemics on Open Networks: A Replacement-Based Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Kibangou</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1602-1608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878839v1</w:t>
+                <w:t xml:space="preserve">hal-04796487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIS Epidemics on Open Networks: A Replacement-Based Approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renato Vizuete</w:t>
+                <w:t xml:space="preserve">Disagreement, Limit Cycles and Zeno Solutions in Continuous Opinion Dynamics with Binary Actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Prisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ceragioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1602-1608, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591224⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.2362-2367, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796487v1</w:t>
+                <w:t xml:space="preserve">hal-04712631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disagreement, Limit Cycles and Zeno Solutions in Continuous Opinion Dynamics with Binary Actions</w:t>
+                <w:t xml:space="preserve">Opinion dynamics on signed graphs and graphons: Beyond the piece-wise constant case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Prisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesca Ceragioli</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712631v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Impact of Route Recommendations in Road Traffic</w:t>
+                <w:t xml:space="preserve">On the impact of coordinated fleets size on traffic efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Toso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Y Kibangou</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. pp.4179-4185</w:t>
+              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029882v3</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caratheodory Solutions and their Associated Graphs in Opinion Dynamics with Topological Interactions ⋆</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the Impact of Route Recommendations in Road Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Toso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Y Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTNS 2022 - 25th International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. pp.4179-4185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940367v1</w:t>
+                <w:t xml:space="preserve">hal-04029882v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource allocation in open multi-agent systems: an online optimization analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caratheodory Solutions and their Associated Graphs in Opinion Dynamics with Topological Interactions ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993038⟩</w:t>
+              <w:t xml:space="preserve">MTNS 2022 - 25th International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany. pp.436-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754207v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient descent for resource allocation with packet loss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Resource allocation in open multi-agent systems: an online optimization analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Monnoyer de Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2022 - 9th IFAC Conference on Networked Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.244⟩</w:t>
+              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.5185-5191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705202v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random coordinate descent algorithm for open multi-agent systems with complete topology and homogeneous agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Gradient descent for resource allocation with packet loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683049⟩</w:t>
+              <w:t xml:space="preserve">NecSys 2022 - 9th IFAC Conference on Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Zurich, Switzerland. pp.109-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437026v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Control for Stabilization of Large-Scale Networks through the Continuation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6969,2052 +6934,2182 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. pp.4786-4791, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-Based Nonlinear Model Reduction for 1D Conservation Laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">Random coordinate descent algorithm for open multi-agent systems with complete topology and homogeneous agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Monnoyer de Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1216⟩</w:t>
+              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. pp.1701-1708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952161v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The price of connectedness in graph partitioning problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Shape-Based Nonlinear Model Reduction for 1D Conservation Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795723⟩</w:t>
+              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171099v2</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a weaker notion of ring stability for mixed traffic with human-driven and autonomous vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simone Baldi</w:t>
+                <w:t xml:space="preserve">The price of connectedness in graph partitioning problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Ishizaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Ichi Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2313-2318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335169v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171099v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Control for Output Regulation in Scale-Free Positive Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+                <w:t xml:space="preserve">On a weaker notion of ring stability for mixed traffic with human-driven and autonomous vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Giammarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolong Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335142v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional Dynamic Consensus in Open Multi-Agent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Franceschelli</w:t>
+                <w:t xml:space="preserve">Boundary Control for Output Regulation in Scale-Free Positive Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945840v1</w:t>
+                <w:t xml:space="preserve">hal-02335142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MergeToCure: a New Strategy to Allocate Cure in an Epidemic over a Grid-like network Using a Scale-Free Abstraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Platooning merging maneuvers in the presence of parametric uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ridho Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Kosmatopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Groningen, Netherlands. pp.34-39, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.007⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Groningen, Netherlands. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820672v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative adaptive cruise control over unreliable networks: an observer-based approach to increase robustness to packet loss</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Acciani</w:t>
+                <w:t xml:space="preserve">Proportional Dynamic Consensus in Open Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geert Heijenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States. pp.900-905, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721773v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Network Communities and Topology Changes in Message-Passing Computation of Harmonic Influence in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPHS 2018 - 2nd IFAC Conference on Cyber-Physical &amp; Human Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Miami, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive state-feedback synchronization with distributed input: the cyclic case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ridho Rosa</w:t>
+                <w:t xml:space="preserve">MergeToCure: a New Strategy to Allocate Cure in an Epidemic over a Grid-like network Using a Scale-Free Abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Groningen, Netherlands. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, Aug 2018, Groningen, Netherlands. pp.34-39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945733v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network reduction method inducing scale-free degree distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Cooperative adaptive cruise control over unreliable networks: an observer-based approach to increase robustness to packet loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Acciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Semsar-Kazerooni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Heijenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2236-2241</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1399-1404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632482v3</w:t>
+                <w:t xml:space="preserve">hal-01721773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous opinion dynamics on the k-nearest-neighbors graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
+                <w:t xml:space="preserve">Adaptive state-feedback synchronization with distributed input: the cyclic case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ridho Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Groningen, Netherlands. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619285⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01877618v1</w:t>
+                <w:t xml:space="preserve">hal-01945733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platooning merging maneuvers in the presence of parametric uncertainty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ridho Rosa</w:t>
+                <w:t xml:space="preserve">A network reduction method inducing scale-free degree distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias Kosmatopoulos</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2236-2241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945760v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632482v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-field analysis of the convergence time of message-passing computation of harmonic influence in social networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Asynchronous opinion dynamics on the k-nearest-neighbors graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States. pp.3648-3653, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563755v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a linear gain to accelerate average consensus over unreliable networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Acciani</w:t>
+                <w:t xml:space="preserve">Network reduction towards a scale-free structure preserving physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3569-3574</w:t>
+              <w:t xml:space="preserve">Complex Networks 2017 - The 6th International Conference on Complex Networks and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.294-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614110v1</w:t>
+                <w:t xml:space="preserve">hal-01769015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network reduction towards a scale-free structure preserving physical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Mean-field analysis of the convergence time of message-passing computation of harmonic influence in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks 2017 - The 6th International Conference on Complex Networks and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.294-296</w:t>
+              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769015v2</w:t>
+                <w:t xml:space="preserve">hal-01563755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Model of Opinion Dynamics with Limited Confidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a linear gain to accelerate average consensus over unreliable networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Acciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Heijenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Stoorvogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3569-3574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851146v1</w:t>
+                <w:t xml:space="preserve">hal-01614110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional coverage by unreliable sensors</w:t>
+                <w:t xml:space="preserve">A Hybrid Model of Opinion Dynamics with Limited Confidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien M. Hendrickx</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTNS 2014 - 21st International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, United States. pp.351 - 355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093415v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On optimal coverage with unreliable sensors</w:t>
+                <w:t xml:space="preserve">One-dimensional coverage by unreliable sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Gerencsér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2013 - 4th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MTNS 2014 - 21st International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Groningen, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877394v1</w:t>
+                <w:t xml:space="preserve">hal-01093415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed averaging on digital noisy networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On optimal coverage with unreliable sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Theory and Applications Workshop (ITA Workshop)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITA.2011.5743573⟩</w:t>
+              <w:t xml:space="preserve">NecSys 2013 - 4th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Koblenz, Germany. pp.38-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130925-2-DE-4044.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00581398v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed averaging on digital noisy networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Como</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Theory and Applications Workshop (ITA Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, San Diego, Californie, United States. pp.1-9, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITA.2011.5743573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00581398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average consensus on digital noisy networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9046,70 +9141,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IFAC Workshop on Estimation and Control of Networked Systems (NecSys'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Venezia, Italy. pp.36-41, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090924-3-IT-4005.00007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9119,232 +9214,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid and networked dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 493, pp.XVII, 328, 2024, Lecture Notes in Control and Information Sciences, 978-3-031-49554-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49555-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Averaging Dynamics over Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Fagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2017, 978-3-319-68021-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68022-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9354,540 +9449,540 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends and Questions in Open Multi-agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Monnoyer de Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid and Networked Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 493, Springer Nature Switzerland, pp.219-252, 2024, Lecture Notes in Control and Information Sciences, 978-3-031-49554-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49555-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of the book &amp;quot;Hybrid and Networked Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Postoyan, R., Frasca, P., Panteley, E., Zaccarian, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid and Networked Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 493, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-4, 2024, Lecture Notes in Control and Information Sciences, 978-3-031-49554-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49555-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Attention Dynamics in Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber–Physical–Human Systems: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.1-15, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119857433.ch18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Limited Attention in Opinion Dynamics by Topological Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ceragioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilbert Samuel Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samson Lasaulce; Panayotis Mertikopoulos; Ariel Orda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Games, Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1354, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.272-281, 2021, Communications in Computer and Information Science, 978-3-030-87472-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuities, generalized solutions and (dis)agreement in opinion dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ceragioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9897,83 +9992,83 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Tarbouriech; Antoine Girard; Laurentiu Hetel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control subject to computational and communication constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 475, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-309, 2018, Lecture Notes in Control and Information Sciences, 978-3-319-78449-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78449-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9983,244 +10078,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrections to and Improvements on Results from &amp;quot;The Laplacian Spectrum of Large Graphs Sampled from Graphons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Vizuete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing data science with platforms crumbs: an investigation into fakes views on YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311188v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-free boundary control of multiple aggregates in large-scale networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10242,51 +10337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10296,151 +10391,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10450,105 +10545,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed and scalable methods for the analysis and control of networks of dynamical agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systems and Control [cs.SY]. Université de Grenoble, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04674170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10695,51 +10790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya Cocca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ravazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579762" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha Srivastava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bernardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vasca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578999" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099667v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ceragioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Prisant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02729-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3620239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Yue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantao Shi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Shi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3562457" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castaldo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63649-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Velleret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-52" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875888v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Monnoyer de Galland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Vizuete" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3394349" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mair" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2023.3317977" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Toso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Y Kibangou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3273170" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nikitin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3298288" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3065191" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400149v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Samuel Rossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem Polderman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2021.3105616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043521v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444820978640" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Magnetti Gisolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3192323" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140368v4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3122387" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-022-00456-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427758v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Acciani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Heijenk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Stoorvogel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3097199" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dabbene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2022.3163665" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03197046v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2021.3069675" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mauras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen-Addad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duboc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009264" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-021-00262-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03011895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Giammarino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2985680" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Franceschelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3009364" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299890v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishrut Jain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwu Yu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2020.3041702" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02899936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3009035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cherubini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Ariyur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Broucke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2986590" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02468225v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2971021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2914664" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032707v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram de Witte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Overvest" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Timmer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4794" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2974822" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479930v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2020.2993691" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334957v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacb van Der Woude" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2019.2937404" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yuan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2844260" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.11.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Chan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2018.2869117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702085v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.01.022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2018.2871348" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699122v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2800407" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2018.2792401" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946084v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Quevedo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Yuksel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Como" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2018.2830024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528187v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bianchin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gasparri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pasqualetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2608941" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614098v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fagnani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2661400" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01426501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Aydogdu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Apice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Manzo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Maureen Thornton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.11.026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Gerencs&#233;r" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Hendrickx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968094" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Carli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.10.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coscia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delitala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.02.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240117v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bazizi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Rodriguez-Canales" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694563v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878839v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Parise" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04796487v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591224" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712631v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cataldo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591059" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029882v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.092" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03754207v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993038" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.244" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683049" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211021v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683596" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952161v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1216" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171099v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ishizaki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Imura" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795723" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335169v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolong Lv" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945840v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619639" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820672v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721773v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Semsar-Kazerooni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ridho Rosa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632482v3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877618v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619285" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945760v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kosmatopoulos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769015v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.190" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093415v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877394v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-2-DE-4044.00015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2011.5743573" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534512v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090924-3-IT-4005.00007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-49555-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614915v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68022-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04796016v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05054047v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49555-7_1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654101v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119857433.ch18" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427782v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-87473-5_24" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_24" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739420v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319784489" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6_14" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714389v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311188v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170612v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04674170v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya Cocca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ravazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579762" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha Srivastava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bernardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vasca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578999" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099667v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ceragioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Prisant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02729-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3620239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Yue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantao Shi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Shi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3562457" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875888v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Monnoyer de Galland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Vizuete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3394349" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mair" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2023.3317977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castaldo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63649-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Velleret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-52" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Toso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Y Kibangou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3273170" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nikitin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3298288" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dabbene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2022.3163665" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3065191" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Samuel Rossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem Polderman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2021.3105616" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043521v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444820978640" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Magnetti Gisolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3192323" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140368v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3122387" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501283v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-022-00456-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Acciani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Heijenk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Stoorvogel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3097199" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishrut Jain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwu Yu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2020.3041702" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02899936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3009035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mauras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen-Addad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duboc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009264" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03197046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2021.3069675" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-021-00262-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03011895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Giammarino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2985680" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Franceschelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3009364" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacb van Der Woude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2019.2937404" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2914664" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cherubini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Ariyur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Broucke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2986590" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02468225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2971021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram de Witte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Overvest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Timmer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4794" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2974822" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479930v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2020.2993691" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2018.2792401" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yuan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2844260" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.01.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940187v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.11.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Chan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2018.2869117" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885140v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2018.2871348" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2800407" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946084v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Quevedo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Yuksel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Como" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2018.2830024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528187v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bianchin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gasparri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pasqualetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2608941" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614098v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fagnani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2661400" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01426501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Aydogdu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Apice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Manzo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Maureen Thornton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.11.026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Gerencs&#233;r" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Hendrickx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968094" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Carli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.10.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coscia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delitala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.02.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Rodriguez-Canales" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240117v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bazizi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368226v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033759v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04796487v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591224" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712631v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cataldo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591059" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694563v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878839v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Parise" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029882v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940367v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.092" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03754207v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993038" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705202v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.244" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211021v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683596" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437026v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683049" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952161v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1216" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171099v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ishizaki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Imura" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795723" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335169v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolong Lv" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335142v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945760v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ridho Rosa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kosmatopoulos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945840v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619639" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877617v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820672v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721773v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Semsar-Kazerooni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945733v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632482v3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877618v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619285" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769015v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563755v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614110v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01851146v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.190" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093415v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877394v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-2-DE-4044.00015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581398v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2011.5743573" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534512v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090924-3-IT-4005.00007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628500v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-49555-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614915v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68022-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04796016v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_10" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05054047v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49555-7_1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654101v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119857433.ch18" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427782v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-87473-5_24" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_24" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739420v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319784489" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6_14" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714389v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311188v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170612v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04674170v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>