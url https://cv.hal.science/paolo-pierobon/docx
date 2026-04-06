--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -84,2307 +84,2441 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubules restrict F-actin polymerization to the immune synapse via GEF-H1 to maintain polarity in lymphocytes</w:t>
+                <w:t xml:space="preserve">Macrophages restrict tumor immune infiltration by controlling collagen topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Pineau</w:t>
+                <w:t xml:space="preserve">Zoé Fusilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Pinon</w:t>
+                <w:t xml:space="preserve">Alexandra Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mesdjian</w:t>
+                <w:t xml:space="preserve">Franck Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
+                <w:t xml:space="preserve">Isabel Calvente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Lennon Duménil</w:t>
+                <w:t xml:space="preserve">Roude Jean- Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, </w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (117), pp.eadw8291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.78330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.adw8291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853910v1</w:t>
+                <w:t xml:space="preserve">hal-05572506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtubules restrict F-actin polymerization to the immune synapse via GEF-H1 to maintain polarity in lymphocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mesdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Lennon Duménil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.01.03.473915⟩</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.78330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853508v1</w:t>
+                <w:t xml:space="preserve">hal-03853910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping polarization dynamics of immune cells using a lipid droplet-cell pairing microfluidic platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Microtubules restrict F-actin polymerization to the immune synapse via GEF-H1 to maintain polarity in lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ruyssen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Mesdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cuvelier</w:t>
+                <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Lennon Duménil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2022.100335⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.01.03.473915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853948v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“If you please… draw me a cell”. Insights from immune cells</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenotyping polarization dynamics of immune cells using a lipid droplet-cell pairing microfluidic platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mesdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.244806⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.100335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2022.100335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996901v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traction Force Microscopy to Study B Lymphocyte Activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">“If you please… draw me a cell”. Insights from immune cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène D Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Lennon-Duménil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pierobon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martial M Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/60947⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (5), pp.jcs244806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.244806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996888v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diacylglycerol kinase z promotes actin cytoskeleton remodeling and mechanical forces at the B cell immune synapse</w:t>
+                <w:t xml:space="preserve">Traction Force Microscopy to Study B Lymphocyte Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara V Merino-Cortés</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sara Roman-Garcia</w:t>
+                <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Martínez-Riaño</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Anita Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Lennon-Duménil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial M Balland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aaw8214⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/60947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996885v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actomyosin-driven force patterning controls endocytosis at the immune synapse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Diacylglycerol kinase z promotes actin cytoskeleton remodeling and mechanical forces at the B cell immune synapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara V Merino-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia R Gardeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Roman-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Martínez-Riaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Pineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danielle Lankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10751-7⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (627), pp.eaaw8214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aaw8214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284123v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EHD2 is a mechanotransducer connecting caveolae dynamics with gene transcription</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei-Wei Shen</w:t>
+                <w:t xml:space="preserve">Actomyosin-driven force patterning controls endocytosis at the immune synapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Blouin</w:t>
+                <w:t xml:space="preserve">Pablo J Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish Kailasam Mani</w:t>
+                <w:t xml:space="preserve">Mathieu Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Viaris de Lesegno</w:t>
+                <w:t xml:space="preserve">Danielle Lankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 217 (12), pp.4092-4105. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.201801122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10751-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003221v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EHD2 is a mechanotransducer connecting caveolae dynamics with gene transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Torrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Wei Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Kailasam Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 217 (12), pp.4092-4105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1083/jcb.201801122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02426440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To use or not to use the force: How B lymphocytes extract surface-tethered antigens</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EHD2 is a mechanotransducer connecting caveolae dynamics with gene transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Torrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Wei Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Kailasam Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Viaris de Lesegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 216 (1), pp.17-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201612043⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 217 (12), pp.4092-4105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201801122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979098v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarity protein Par3 controls B-cell receptor dynamics and antigen extraction at the immune synapse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To use or not to use the force: How B lymphocytes extract surface-tethered antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pierobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Lennon-Duménil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (1), pp.17-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201612043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.E14-09-1373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02391191v1</w:t>
+                <w:t xml:space="preserve">hal-03979098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cdc42 controls the dilation of the exocytotic fusion pore by regulating membrane tension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarity protein Par3 controls B-cell receptor dynamics and antigen extraction at the immune synapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouardane Jouannot</w:t>
+                <w:t xml:space="preserve">Anne Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fanget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Pierobon</w:t>
+                <w:t xml:space="preserve">Maria-Isabel Yuseff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Larochette</w:t>
+                <w:t xml:space="preserve">Odile Malbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Obino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 25 (20), pp.3195-3209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E14-07-1229⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 26 (7), pp.1273-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E14-09-1373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391211v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinesin KIFC1 actively transports bare double-stranded DNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cdc42 controls the dilation of the exocytotic fusion pore by regulating membrane tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouardane Jouannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Dingli</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Larochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt204⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (20), pp.3195-3209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E14-07-1229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587426v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dots to tail single bio-molecules inside living cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Kinesin KIFC1 actively transports bare double-stranded DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dingli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (9), pp.4926-4937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218131v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized secretion of lysosomes at the B cell synapse couples antigen extraction to processing and presentation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum dots to tail single bio-molecules inside living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pierobon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (2), pp.167-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463451v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of time scales in one-dimensional directed nucleation-growth processes.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polarized secretion of lysosomes at the B cell synapse couples antigen extraction to processing and presentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Yuseff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jheimmy Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (3), pp.361-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2011.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139009v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity, processivity, and individual steps of single myosin V molecules in live cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Separation of time scales in one-dimensional directed nucleation-growth processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A Spudich</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Judith Miné-Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 96 (10), pp.4268-75</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (6 Pt 1), pp.061904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138979v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Velocity, processivity, and individual steps of single myosin V molecules in live cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pierobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander R Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Spudich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (10), pp.4268-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Myosin V stepping mechanism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Symonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Busoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Christof M Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 104 (39), pp.15328-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2394,124 +2528,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil-in-Water Emulsion Droplets and Microfluidic Tools to Study B Cells Polarization and Mechanics of Immunological Synapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Physics Confront Cell-Cell Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biophysical Society, 2019, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2521,263 +2655,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Lipid Droplets and Microfluidics Approach to Study Immune Cell Polarity In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Immune Synapse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2654, Springer US, pp.345-362, 2023, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3135-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarity in immune cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Lennon Duménil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Polarity in Development and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 154, Elsevier, pp.197-222, 2023, Current Topics in Developmental Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.ctdb.2023.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2787,279 +2921,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid droplet-based passive tracking to probe tissue dynamics in lymph node slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lene Vimeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Karnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rupprecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophages restrict tumor permissiveness to immune infiltration by controlling local collagen topography through a Tcf4-Collagen3 fibrotic axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Fusilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Calvente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3206,51 +3340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Pineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pinon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mesdjian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lennon Dum&#233;nil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.03.473915" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853948v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruyssen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuvelier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2022.100335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lennon-Dum&#233;nil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pierobon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.244806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kumari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial M Balland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60947" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara V Merino-Cort&#233;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia R Gardeta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Roman-Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;nez-Ria&#241;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaw8214" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02284123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J S&#225;ez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lankar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10751-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Torrino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Shen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kailasam Mani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201801122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Blouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201612043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reversat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Yuseff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Malbec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Obino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-09-1373" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardane Jouannot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fanget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Larochette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-07-1229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delevoye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Monnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheimmy Diaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2011.07.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Min&#233;-Hattab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138979v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Achouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R Dunn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Spudich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christof M Gebhardt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3135-5_22" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2023.02.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bruno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Uhl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karnat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rupprecht" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fusilier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Calvente" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Crestey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fusilier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Calvente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roude Jean- Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.adw8291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Pineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pinon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mesdjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lennon Dum&#233;nil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78330" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.03.473915" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853948v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruyssen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuvelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2022.100335" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lennon-Dum&#233;nil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pierobon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.244806" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kumari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial M Balland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara V Merino-Cort&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia R Gardeta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Roman-Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;nez-Ria&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaw8214" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02284123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J S&#225;ez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lankar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10751-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Torrino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Shen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Blouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kailasam Mani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201801122" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201612043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reversat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Yuseff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Malbec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Obino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-09-1373" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardane Jouannot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fanget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Larochette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-07-1229" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delevoye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Monnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheimmy Diaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2011.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Min&#233;-Hattab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Achouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R Dunn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Spudich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christof M Gebhardt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3135-5_22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2023.02.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bruno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Uhl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karnat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rupprecht" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Crestey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>