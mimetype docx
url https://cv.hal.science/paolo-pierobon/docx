--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1290,1235 +1290,1101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02426440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EHD2 is a mechanotransducer connecting caveolae dynamics with gene transcription</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To use or not to use the force: How B lymphocytes extract surface-tethered antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pierobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Lennon-Duménil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 217 (12), pp.4092-4105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201801122⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 216 (1), pp.17-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201612043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003221v1</w:t>
+                <w:t xml:space="preserve">hal-03979098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To use or not to use the force: How B lymphocytes extract surface-tethered antigens</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polarity protein Par3 controls B-cell receptor dynamics and antigen extraction at the immune synapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Yuseff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Malbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Obino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201612043⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (7), pp.1273-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E14-09-1373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979098v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarity protein Par3 controls B-cell receptor dynamics and antigen extraction at the immune synapse</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cdc42 controls the dilation of the exocytotic fusion pore by regulating membrane tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Obino</w:t>
+                <w:t xml:space="preserve">Marine Bretou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouardane Jouannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pierobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Larochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 26 (7), pp.1273-1285. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E14-09-1373⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 25 (20), pp.3195-3209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E14-07-1229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391191v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cdc42 controls the dilation of the exocytotic fusion pore by regulating membrane tension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fanget</w:t>
+                <w:t xml:space="preserve">Kinesin KIFC1 actively transports bare double-stranded DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Larochette</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dingli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E14-07-1229⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (9), pp.4926-4937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391211v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinesin KIFC1 actively transports bare double-stranded DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Farina</w:t>
+                <w:t xml:space="preserve">Quantum dots to tail single bio-molecules inside living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (2), pp.167-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587426v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dots to tail single bio-molecules inside living cells</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polarized secretion of lysosomes at the B cell synapse couples antigen extraction to processing and presentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Yuseff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jheimmy Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (3), pp.361-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2011.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218131v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized secretion of lysosomes at the B cell synapse couples antigen extraction to processing and presentation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danielle Lankar</w:t>
+                <w:t xml:space="preserve">Separation of time scales in one-dimensional directed nucleation-growth processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jheimmy Diaz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Judith Miné-Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (6 Pt 1), pp.061904</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463451v1</w:t>
+                <w:t xml:space="preserve">hal-01139009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of time scales in one-dimensional directed nucleation-growth processes.</w:t>
+                <w:t xml:space="preserve">Velocity, processivity, and individual steps of single myosin V molecules in live cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+                <w:t xml:space="preserve">Sarra Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander R Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Spudich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (6 Pt 1), pp.061904</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (10), pp.4268-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139009v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity, processivity, and individual steps of single myosin V molecules in live cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myosin V stepping mechanism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander R Dunn</w:t>
+                <w:t xml:space="preserve">Clémentine Symonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A Spudich</w:t>
-[...51 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Lorenzo Busoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Christof M Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 104 (39), pp.15328-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2528,51 +2394,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil-in-Water Emulsion Droplets and Microfluidic Tools to Study B Cells Polarization and Mechanics of Immunological Synapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2601,51 +2467,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Physics Confront Cell-Cell Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biophysical Society, 2019, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2655,51 +2521,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Lipid Droplets and Microfluidics Approach to Study Immune Cell Polarity In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2731,187 +2597,187 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Immune Synapse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2654, Springer US, pp.345-362, 2023, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3135-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarity in immune cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Lennon Duménil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Polarity in Development and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 154, Elsevier, pp.197-222, 2023, Current Topics in Developmental Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.ctdb.2023.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2921,169 +2787,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid droplet-based passive tracking to probe tissue dynamics in lymph node slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Uhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lene Vimeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Bruno</w:t>
+                <w:t xml:space="preserve">Marc Karnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Uhl</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rupprecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophages restrict tumor permissiveness to immune infiltration by controlling local collagen topography through a Tcf4-Collagen3 fibrotic axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Fusilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3092,108 +2958,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Calvente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3340,51 +3206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fusilier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Calvente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roude Jean- Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.adw8291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Pineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pinon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mesdjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lennon Dum&#233;nil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78330" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.03.473915" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853948v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruyssen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuvelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2022.100335" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lennon-Dum&#233;nil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pierobon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.244806" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kumari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial M Balland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara V Merino-Cort&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia R Gardeta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Roman-Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;nez-Ria&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaw8214" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02284123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J S&#225;ez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lankar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10751-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Torrino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Shen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Blouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kailasam Mani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201801122" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201612043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reversat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Yuseff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Malbec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Obino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-09-1373" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardane Jouannot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fanget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Larochette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-07-1229" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delevoye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Monnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheimmy Diaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2011.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Min&#233;-Hattab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Achouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R Dunn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Spudich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christof M Gebhardt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3135-5_22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2023.02.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bruno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Uhl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karnat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rupprecht" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Crestey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fusilier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Calvente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roude Jean- Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.adw8291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Pineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pinon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mesdjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lennon Dum&#233;nil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78330" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.03.473915" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853948v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruyssen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuvelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2022.100335" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lennon-Dum&#233;nil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pierobon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.244806" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kumari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial M Balland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara V Merino-Cort&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia R Gardeta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Roman-Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;nez-Ria&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaw8214" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02284123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J S&#225;ez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lankar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10751-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Torrino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Shen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Blouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kailasam Mani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201801122" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201612043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reversat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Yuseff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Malbec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Obino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-09-1373" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardane Jouannot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fanget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Larochette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-07-1229" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delevoye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Monnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt204" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheimmy Diaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2011.07.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Min&#233;-Hattab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Achouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R Dunn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Spudich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busoni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christof M Gebhardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3135-5_22" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2023.02.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bruno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Uhl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karnat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rupprecht" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Crestey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>