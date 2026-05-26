--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -2529,261 +2529,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Lipid Droplets and Microfluidics Approach to Study Immune Cell Polarity In Vitro</w:t>
+                <w:t xml:space="preserve">Polarity in immune cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Lennon Duménil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Immune Synapse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3135-5_22⟩</w:t>
+              <w:t xml:space="preserve">Cell Polarity in Development and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 154, Elsevier, pp.197-222, 2023, Current Topics in Developmental Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.ctdb.2023.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235268v1</w:t>
+                <w:t xml:space="preserve">hal-04234726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarity in immune cells</w:t>
+                <w:t xml:space="preserve">Functionalized Lipid Droplets and Microfluidics Approach to Study Immune Cell Polarity In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Lennon Duménil</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pierobon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Polarity in Development and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 154, Elsevier, pp.197-222, 2023, Current Topics in Developmental Biology, </w:t>
+              <w:t xml:space="preserve">The Immune Synapse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2654, Springer US, pp.345-362, 2023, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.ctdb.2023.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3135-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234726v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3206,51 +3206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fusilier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Calvente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roude Jean- Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.adw8291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Pineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pinon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mesdjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lennon Dum&#233;nil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78330" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.03.473915" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853948v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruyssen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuvelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2022.100335" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lennon-Dum&#233;nil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pierobon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.244806" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kumari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial M Balland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara V Merino-Cort&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia R Gardeta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Roman-Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;nez-Ria&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaw8214" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02284123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J S&#225;ez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lankar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10751-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Torrino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Shen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Blouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kailasam Mani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201801122" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201612043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reversat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Yuseff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Malbec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Obino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-09-1373" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardane Jouannot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fanget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Larochette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-07-1229" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delevoye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Monnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt204" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheimmy Diaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2011.07.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Min&#233;-Hattab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Achouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R Dunn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Spudich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busoni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christof M Gebhardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3135-5_22" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2023.02.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bruno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Uhl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karnat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rupprecht" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Crestey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fusilier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Calvente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roude Jean- Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.adw8291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Pineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pinon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mesdjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lennon Dum&#233;nil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78330" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.03.473915" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853948v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruyssen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuvelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2022.100335" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lennon-Dum&#233;nil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pierobon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.244806" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kumari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial M Balland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara V Merino-Cort&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia R Gardeta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Roman-Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;nez-Ria&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaw8214" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02284123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J S&#225;ez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lankar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10751-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Torrino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Shen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Blouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kailasam Mani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201801122" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201612043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reversat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Yuseff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Malbec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Obino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-09-1373" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardane Jouannot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fanget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Larochette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-07-1229" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delevoye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Monnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt204" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheimmy Diaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2011.07.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Min&#233;-Hattab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Achouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R Dunn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Spudich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busoni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christof M Gebhardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2023.02.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3135-5_22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bruno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Uhl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karnat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rupprecht" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Crestey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>