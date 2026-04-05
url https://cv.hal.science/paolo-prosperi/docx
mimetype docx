--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paolo Prosperi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur - Administrateur scientifique au CIHEAM Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paolo-prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8494-0344</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192786687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de Paolo PROSPERI </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Archives du CIHEAM Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Économiste</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Economie des systèmes agricoles et alimentaires, durabilité des chaînes de valeur agroalimentaires</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Montpellier Interdisciplinary center on Sustainable Agri-food systems)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining policy instruments and local measures to promote agrobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Colombé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692x.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic impact of insect pollination on the agricultural sector: A department-level case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Blili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Abou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Pavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Harbouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.100944. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indic.2025.100944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving governance arrangements for vegetable value chains in sub-Saharan Africa: the case of Bahir Dar, Ethiopia and Cotonou, Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Emegu Isoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Turinawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Nakamatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sumelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuzhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/ifamr1148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underutilised crops in Europe: an interdisciplinary approach towards sustainable practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Mcclatchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lohwasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional and multiscale evaluation framework considering Water–Energy–Food–Ecosystem Nexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Despoina Tosiliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Bonomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.12. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2025117012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food supply chains, an alternative economy for sustainable food systems: a mixed approach over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiffoleau Yuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallet Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosperi Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morizot-Braud Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-025-00403-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The water-energy-food-ecosystem nexus in North Africa dryland farming: a multi-criteria analysis of climate-resilient innovations in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emirjona Kertolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Harbouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Moussadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Echchgadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.34. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-024-00327-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural and food business dynamics in the Mediterranean region: identifying key indicators for sustainable supply chain systems originated by small-scale farming production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazdan Soltanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi Kaliji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhoucine Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30682/nm2403h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is blockchain a panacea for guarding PDO supply chains? Exploring vulnerabilities, critical control points, and blockchain feasibility in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Vasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Sustainable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2400257, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsu.202400257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes and preferences of the Moroccan consumer towards fruits : the case of the midelt apple (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahi Lhoucine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camanzi Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosperi Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics &amp; Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions to strengthen the contribution of small farms and small food businesses to food security in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga M Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arnalte-Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda Adamsone-Fiskovica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.243 - 259. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-023-01421-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived quality framework in Mediterranean clusters: analyzing the functioning, the conditions, the strategies and the performances of fruit and vegetables short food supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahi Lhoucine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camanzi Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghormli El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economics and Management Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value seeking, health-conscious or sustainability-concerned? Profiling fruit and vegetable consumers in Euro-Mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Camanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi Kaliji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurick Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem El Khechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (13), pp.303-331. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BFJ-12-2023-1151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacted relations and the resilience of territorially embedded production systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne von Münchhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Muñoz-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.106925. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business strategy pathways for short food supply chains: sharing value between consumers and producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.458-470. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the diversity of small farms’ business models in Euro‐Mediterranean contexts: a resilience perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (1), pp.89-116. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive business arrangements and the creation of social capital: towards small‐scale fisheries resilience in different European geographical areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emi Tsakalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Vlahos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (1), pp.44-67. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of small farms and small food businesses as actors in regional food security: a participatory scenario analysis from Europe and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Ortiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arnalte-Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.326-335. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do small food businesses enable small farms to connect to regional food systems? Evidence from 9 European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola A Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šūmane Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Duckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.100505. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food system integration of olive-oil-producing small farms in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Karanikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.100499. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial support program for small farmers, and its impact on local food security: evidence from Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endar Purnawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (12), pp.546. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae7120546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms’ strategies between self-provision and socio-economic integration: effects on food system capacity to provide food and nutrition security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Palmioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Lacovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fastelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13549839.2019.1697869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can policy processes remove barriers to sustainable food systems in Europe? Contributing to a policy framework for agri-food transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2020.101871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do small farms contribute to food and nutrition security? Linking European small farms, strategies and outcomes in territorial food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamsone-Fiskovica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjørkhaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Czekaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The drivers of change for the contribution of small farms to regional food security in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnalte-Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ortiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring institutional arrangements for local fish product labelling in Tuscany (Italy): a convention theory perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-020-0151-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of small farms in regional food systems in Europe: evidence from a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnalte Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation strategies of small-scale fisheries within changing market and regulatory conditions in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.316-323. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining regional dynamics of marketing strategies: the experience of the Tuscan wine producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of rural studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.136-152. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delphi approach to develop sustainable food system metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (3), pp.1307-1339. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-018-1865-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards metrics of sustainable food systems: a review of the resilience and vulnerability literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-016-9584-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food and nutrition security: an indicator-based vulnerability and resilience approach for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REA. Rivista di economia agraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (1 (Suppl.)), pp.635-648. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/REA-18677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (5), pp.956-975. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-016-0664-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of sustainable diets and food systems: insights from a multi-institutional research partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Feeding Expo Milano 2015 with Mediterranean perspectives, 32, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of Sustainable Diets and Food System: Insights from a multi-institutional research partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food & nutrition security: a vulnerability assessment framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244014539169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural biodiversity, social-ecological systems and sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73 (4), pp.498-508. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002966511400069X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts and methods for sustainability assessment: insights from food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Di Studi Sulla Sostenibilita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/RISS2014-001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematiche aperte nell’analisi della povertà: questioni di misura e progressi nel raggiungimento degli Obiettivi del Millennio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vindigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia e Diritto Agroalimentare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (3), pp.427-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.770, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economy of edible weeds: evidence and conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology of edible weeds and noncrop plants: ecology and socioeconomic potential of the associated plant biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2024, 978-0-443-16076-9. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-16076-9.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calls to action for sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.), Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.692-702, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspiring sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.), Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.3-9, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular bioeconomy of agri-food value chains: innovative, sustainable, and circular business models' contributions to sustainable diets and food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.) ; Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.479-495, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building consensus on sustainable food system assessment: applying a Delphi survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blay-Palmer, A. and Conaré, D. and Meter, K. and Battista, A.D. and Johnston, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food system assessment: lessons from global practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.131-155, 2020, Routledge Studies in Food, Society and the Environment, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429439896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms' behaviour: conditions, strategies and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mathijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunori, G. and Grando, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for sustainability: small farmers facing new challenges in the evolving food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Emerald, pp.125-169, 2020, Research in Rural Sociology and Development, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1057-192220200000025008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the effects of an agricultural producer subsidy on the availability and accessibility of fruit, vegetables and pulses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Public Health Alliance (EPHA). 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact potentiel d'un régime de subventions pour les petits producteurs sur la disponibilité et l'accessibilité des fruits, légumes et légumineuses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Public Health Alliance (EPHA). 2021, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEAS, Aug 2025, Palaiseau, France. pp.226-228, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15793513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design (slideshow)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Farming System Design, Aug 2025, Palaiseau, France. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16915876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05217054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green public procurement of agrifood products: a business model view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evagelos Lioutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Charatsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Aidonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying drivers of inequalities that induce food insecurity and nutrition with a food system approach: case study of Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alpízar Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France. pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological frontiers for sustainability assessment: A multidimensional vulnerability framework for the agrofood system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno Annuale SIDEA : Sostenibilità del Sistema Agroalimentarie: Strategie e Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Society of Agricultural Economics (SIDEA)., Sep 2013, Lecce, Italy. pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of sustainable diets and food systems. Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Expert Working Group "Metrics of Sustainable Diets and Food Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing food security and environmental sustainability in the Mediterranean region: a vulnerability participatory approach for a multidimensional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to the multidimensional assessment of food security and environmental sustainability: a vulnerability framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Federation of European Nutrition Societies (FENS) : Sustainable Diet and Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization and food security in Mediterranean countries: a multidimensional vulnerability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. AESOP Sustainable Food Planning Conference : Innovations in Urban Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional assessment of food security and environmental sustainability: a vulnerability framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Tropical and Subtropical Agricultural and Natural Resource Management (TROPENTAG): Agricultural development within the rural-urban continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for Tropical and Subtropical Agricultural Research (ATSAF). DEU.; Rheinische Friedrich-Wilhelms-Universität Bonn. DEU.; Georg-August-Universität Göttingen. DEU.; University of Hohenheim. DEU.; University of Kassel. DEU.; University of Hamburg. DEU.; University of Zurich [Zurich] (UZH). CHE., Sep 2013, Stuttgart, Germany. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food & nutrition security: a vulnerability/resilience framework for food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Food System Conference : Tackling World Food System Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ascona, Switzerland. , pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et formulation d'indicateurs spécifiques de la sécurité alimentaire durable (sustainable food security) en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food and nutrition security : an indicator-based vulnerability and resilience approach for the Mediterranean Region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Montpellier SupAgro; Università degli studi (Catane, Italie), 2015. English. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015NSAM0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04005790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paolo Prosperi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur - Administrateur scientifique au CIHEAM Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paolo-prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8494-0344</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192786687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de Paolo PROSPERI </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Archives du CIHEAM Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Économiste</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Economie des systèmes agricoles et alimentaires, durabilité des chaînes de valeur agroalimentaires</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Montpellier Interdisciplinary center on Sustainable Agri-food systems)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining policy instruments and local measures to promote agrobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Colombé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692x.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic impact of insect pollination on the agricultural sector: A department-level case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Blili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Abou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Pavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Harbouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.100944. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indic.2025.100944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving governance arrangements for vegetable value chains in sub-Saharan Africa: the case of Bahir Dar, Ethiopia and Cotonou, Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Emegu Isoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Turinawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Nakamatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sumelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuzhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/ifamr1148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Short food supply chains, an alternative economy for sustainable food systems: a mixed approach over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morizot-Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-025-00427-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underutilised crops in Europe: an interdisciplinary approach towards sustainable practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Mcclatchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lohwasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional and multiscale evaluation framework considering Water–Energy–Food–Ecosystem Nexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Despoina Tosiliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Bonomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.12. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2025117012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food supply chains, an alternative economy for sustainable food systems: a mixed approach over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiffoleau Yuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallet Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosperi Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morizot-Braud Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-025-00403-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural and food business dynamics in the Mediterranean region: identifying key indicators for sustainable supply chain systems originated by small-scale farming production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazdan Soltanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi Kaliji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhoucine Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30682/nm2403h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The water-energy-food-ecosystem nexus in North Africa dryland farming: a multi-criteria analysis of climate-resilient innovations in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emirjona Kertolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Harbouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Moussadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Echchgadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-024-00327-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes and preferences of the Moroccan consumer towards fruits : the case of the midelt apple (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahi Lhoucine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camanzi Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosperi Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics &amp; Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is blockchain a panacea for guarding PDO supply chains? Exploring vulnerabilities, critical control points, and blockchain feasibility in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Vasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Sustainable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2400257, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsu.202400257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived quality framework in Mediterranean clusters: analyzing the functioning, the conditions, the strategies and the performances of fruit and vegetables short food supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahi Lhoucine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camanzi Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghormli El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economics and Management Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions to strengthen the contribution of small farms and small food businesses to food security in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga M Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arnalte-Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda Adamsone-Fiskovica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.243 - 259. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-023-01421-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value seeking, health-conscious or sustainability-concerned? Profiling fruit and vegetable consumers in Euro-Mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Camanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi Kaliji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurick Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem El Khechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (13), pp.303-331. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BFJ-12-2023-1151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacted relations and the resilience of territorially embedded production systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne von Münchhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Muñoz-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.106925. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business strategy pathways for short food supply chains: sharing value between consumers and producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.458-470. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the diversity of small farms’ business models in Euro‐Mediterranean contexts: a resilience perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (1), pp.89-116. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive business arrangements and the creation of social capital: towards small‐scale fisheries resilience in different European geographical areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emi Tsakalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Vlahos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (1), pp.44-67. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of small farms and small food businesses as actors in regional food security: a participatory scenario analysis from Europe and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Ortiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arnalte-Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.326-335. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do small food businesses enable small farms to connect to regional food systems? Evidence from 9 European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola A Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šūmane Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Duckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.100505. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food system integration of olive-oil-producing small farms in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Karanikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.100499. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial support program for small farmers, and its impact on local food security: evidence from Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endar Purnawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (12), pp.546. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae7120546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can policy processes remove barriers to sustainable food systems in Europe? Contributing to a policy framework for agri-food transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2020.101871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms’ strategies between self-provision and socio-economic integration: effects on food system capacity to provide food and nutrition security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Palmioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Lacovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fastelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13549839.2019.1697869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do small farms contribute to food and nutrition security? Linking European small farms, strategies and outcomes in territorial food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamsone-Fiskovica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjørkhaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Czekaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The drivers of change for the contribution of small farms to regional food security in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnalte-Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ortiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring institutional arrangements for local fish product labelling in Tuscany (Italy): a convention theory perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-020-0151-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of small farms in regional food systems in Europe: evidence from a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnalte Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation strategies of small-scale fisheries within changing market and regulatory conditions in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.316-323. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining regional dynamics of marketing strategies: the experience of the Tuscan wine producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of rural studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.136-152. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delphi approach to develop sustainable food system metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (3), pp.1307-1339. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-018-1865-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards metrics of sustainable food systems: a review of the resilience and vulnerability literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-016-9584-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food and nutrition security: an indicator-based vulnerability and resilience approach for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REA. Rivista di economia agraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (1 (Suppl.)), pp.635-648. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/REA-18677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (5), pp.956-975. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-016-0664-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of Sustainable Diets and Food System: Insights from a multi-institutional research partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of sustainable diets and food systems: insights from a multi-institutional research partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Feeding Expo Milano 2015 with Mediterranean perspectives, 32, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural biodiversity, social-ecological systems and sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73 (4), pp.498-508. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002966511400069X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food & nutrition security: a vulnerability assessment framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244014539169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts and methods for sustainability assessment: insights from food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Di Studi Sulla Sostenibilita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/RISS2014-001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematiche aperte nell’analisi della povertà: questioni di misura e progressi nel raggiungimento degli Obiettivi del Millennio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vindigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia e Diritto Agroalimentare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (3), pp.427-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.770, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economy of edible weeds: evidence and conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology of edible weeds and noncrop plants: ecology and socioeconomic potential of the associated plant biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2024, 978-0-443-16076-9. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-16076-9.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calls to action for sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.), Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.692-702, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspiring sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.), Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.3-9, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular bioeconomy of agri-food value chains: innovative, sustainable, and circular business models' contributions to sustainable diets and food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.) ; Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.479-495, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building consensus on sustainable food system assessment: applying a Delphi survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blay-Palmer, A. and Conaré, D. and Meter, K. and Battista, A.D. and Johnston, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food system assessment: lessons from global practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.131-155, 2020, Routledge Studies in Food, Society and the Environment, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429439896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms' behaviour: conditions, strategies and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mathijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunori, G. and Grando, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for sustainability: small farmers facing new challenges in the evolving food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Emerald, pp.125-169, 2020, Research in Rural Sociology and Development, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1057-192220200000025008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the effects of an agricultural producer subsidy on the availability and accessibility of fruit, vegetables and pulses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Public Health Alliance (EPHA). 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact potentiel d'un régime de subventions pour les petits producteurs sur la disponibilité et l'accessibilité des fruits, légumes et légumineuses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Public Health Alliance (EPHA). 2021, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEAS, Aug 2025, Palaiseau, France. pp.226-228, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15793513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design (slideshow)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Farming System Design, Aug 2025, Palaiseau, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16915876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05217054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green public procurement of agrifood products: a business model view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evagelos Lioutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Charatsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Aidonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying drivers of inequalities that induce food insecurity and nutrition with a food system approach: case study of Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alpízar Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France. pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of sustainable diets and food systems. Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Expert Working Group "Metrics of Sustainable Diets and Food Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological frontiers for sustainability assessment: A multidimensional vulnerability framework for the agrofood system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno Annuale SIDEA : Sostenibilità del Sistema Agroalimentarie: Strategie e Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Society of Agricultural Economics (SIDEA)., Sep 2013, Lecce, Italy. pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing food security and environmental sustainability in the Mediterranean region: a vulnerability participatory approach for a multidimensional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to the multidimensional assessment of food security and environmental sustainability: a vulnerability framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Federation of European Nutrition Societies (FENS) : Sustainable Diet and Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization and food security in Mediterranean countries: a multidimensional vulnerability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. AESOP Sustainable Food Planning Conference : Innovations in Urban Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional assessment of food security and environmental sustainability: a vulnerability framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Tropical and Subtropical Agricultural and Natural Resource Management (TROPENTAG): Agricultural development within the rural-urban continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for Tropical and Subtropical Agricultural Research (ATSAF). DEU.; Rheinische Friedrich-Wilhelms-Universität Bonn. DEU.; Georg-August-Universität Göttingen. DEU.; University of Hohenheim. DEU.; University of Kassel. DEU.; University of Hamburg. DEU.; University of Zurich [Zurich] (UZH). CHE., Sep 2013, Stuttgart, Germany. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food & nutrition security: a vulnerability/resilience framework for food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Food System Conference : Tackling World Food System Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ascona, Switzerland. , pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et formulation d'indicateurs spécifiques de la sécurité alimentaire durable (sustainable food security) en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food and nutrition security : an indicator-based vulnerability and resilience approach for the Mediterranean Region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Montpellier SupAgro; Università degli studi (Catane, Italie), 2015. English. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015NSAM0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04005790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0AEB2C2"/>
+    <w:nsid w:val="467C6D3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-prosperi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8494-0344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192786687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=107&amp;lang_sel=fr_FR" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Colomb&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.70021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04921113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Emegu Isoto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Turinawe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Nakamatte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sumelius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuzhen Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/ifamr1148" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Mcclatchie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira Buendia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Andonova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lohwasser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Despoina Tosiliani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelopoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2025117012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiffoleau Yuna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosperi Paolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collewet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morizot-Braud Fran&#231;oise" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00403-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirjona Kertolli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Moussadek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Echchgadda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00327-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04758812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Soltanpour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ahmadi Kaliji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoucine Ouahi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait Hou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2403h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04602396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Vasileiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202400257" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04559429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahi Lhoucine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ait Hou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camanzi Luca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Rachid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04512746v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga M Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arnalte-Mur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cerrada-Serra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martinez-Gomez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01421-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04758969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghormli El" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04602526v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Camanzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurick Collewet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem El Khechen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-12-2023-1151" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04259835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne von M&#252;nchhausen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kirwan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Maye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto-Correia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106925" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04186888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cirone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dinelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.07.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12407" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Tsakalou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12362" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Ortiz-Miranda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.09.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#363;mane Sandra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Duckett" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100505" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karanikolas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100499" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03525135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endar Purnawan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae7120546" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palmioli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grando" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Lacovo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fastelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2019.1697869" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Amico" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunori" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prosperi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101871" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bj&#248;rkhaug" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czekaj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100427" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnalte-Mura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ortiz-Miranda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cerrada-Serra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez-Gomez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100395" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergamini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-020-0151-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto-Correia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Almaas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnalte Mur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100417" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirwan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137437v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cogill" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Peri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-018-1865-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155204v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-016-9584-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155202v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/REA-18677" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149428v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-016-0664-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Padilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Cogill" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luri Peri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189996v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244014539169" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163621v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002966511400069X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164481v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/RISS2014-001003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190051v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Vindigni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Kevany" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Sustainable-Diets/Kevany-Prosperi/p/book/9781032004860" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04760737v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780443160769000093" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-16076-9.00009-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03977025v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-65" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976830v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976996v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/reader/download/5aaceeb5-b368-4b5d-9676-59c7bdd39034/chapter/pdf?context=ubx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-47" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429439896" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonjean" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathijs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1057-192220200000025008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015905v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015906v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto Correia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15793513" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05217054v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16915876" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04260708v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evagelos Lioutas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Michailidis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Charatsari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Aidonis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015959v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alp&#237;zar Rojas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123352v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163619v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168260v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168261v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168262v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189997v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158361v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189999v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04005790v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NSAM0003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-prosperi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8494-0344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192786687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=107&amp;lang_sel=fr_FR" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Colomb&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.70021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04921113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Emegu Isoto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Turinawe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Nakamatte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sumelius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuzhen Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/ifamr1148" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collewet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morizot-Braud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00427-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Mcclatchie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira Buendia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Andonova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lohwasser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Despoina Tosiliani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2025117012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiffoleau Yuna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosperi Paolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collewet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morizot-Braud Fran&#231;oise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00403-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04758812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Soltanpour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ahmadi Kaliji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoucine Ouahi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait Hou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2403h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirjona Kertolli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Moussadek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Echchgadda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00327-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04559429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahi Lhoucine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ait Hou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camanzi Luca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Rachid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04602396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Vasileiou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202400257" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04758969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghormli El" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04512746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga M Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arnalte-Mur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cerrada-Serra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martinez-Gomez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01421-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04602526v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Camanzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurick Collewet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem El Khechen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-12-2023-1151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04259835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne von M&#252;nchhausen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kirwan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Maye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto-Correia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106925" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04186888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cirone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masotti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.07.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grando" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12407" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Tsakalou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12362" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Ortiz-Miranda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.09.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#363;mane Sandra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Duckett" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100505" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karanikolas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100499" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03525135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endar Purnawan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae7120546" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Amico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunori" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prosperi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101871" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palmioli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grando" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Lacovo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fastelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2019.1697869" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bj&#248;rkhaug" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czekaj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100427" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015898v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnalte-Mura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ortiz-Miranda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cerrada-Serra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez-Gomez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100395" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergamini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-020-0151-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015908v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto-Correia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Almaas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnalte Mur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100417" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015904v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirwan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137437v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cogill" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Peri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-018-1865-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-016-9584-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155202v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/REA-18677" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149428v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-016-0664-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Padilla" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Cogill" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luri Peri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163621v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002966511400069X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244014539169" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164481v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/RISS2014-001003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Vindigni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976778v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Kevany" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Sustainable-Diets/Kevany-Prosperi/p/book/9781032004860" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04760737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780443160769000093" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-16076-9.00009-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03977025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-65" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/reader/download/5aaceeb5-b368-4b5d-9676-59c7bdd39034/chapter/pdf?context=ubx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-47" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046070v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429439896" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015902v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathijs" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1057-192220200000025008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto Correia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15793513" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05217054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16915876" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04260708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evagelos Lioutas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Michailidis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Charatsari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Aidonis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alp&#237;zar Rojas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163619v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123352v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168260v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168261v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168262v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158361v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189999v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04005790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NSAM0003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>