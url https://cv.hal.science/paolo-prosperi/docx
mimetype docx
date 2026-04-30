--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paolo Prosperi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur - Administrateur scientifique au CIHEAM Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paolo-prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8494-0344</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192786687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de Paolo PROSPERI </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Archives du CIHEAM Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Économiste</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Economie des systèmes agricoles et alimentaires, durabilité des chaînes de valeur agroalimentaires</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Montpellier Interdisciplinary center on Sustainable Agri-food systems)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining policy instruments and local measures to promote agrobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Colombé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692x.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic impact of insect pollination on the agricultural sector: A department-level case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Blili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Abou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Pavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Harbouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.100944. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indic.2025.100944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving governance arrangements for vegetable value chains in sub-Saharan Africa: the case of Bahir Dar, Ethiopia and Cotonou, Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Emegu Isoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Turinawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Nakamatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sumelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuzhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/ifamr1148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Short food supply chains, an alternative economy for sustainable food systems: a mixed approach over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morizot-Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-025-00427-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underutilised crops in Europe: an interdisciplinary approach towards sustainable practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Mcclatchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lohwasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional and multiscale evaluation framework considering Water–Energy–Food–Ecosystem Nexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Despoina Tosiliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Bonomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.12. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2025117012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food supply chains, an alternative economy for sustainable food systems: a mixed approach over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiffoleau Yuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallet Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosperi Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morizot-Braud Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-025-00403-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural and food business dynamics in the Mediterranean region: identifying key indicators for sustainable supply chain systems originated by small-scale farming production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazdan Soltanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi Kaliji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhoucine Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30682/nm2403h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The water-energy-food-ecosystem nexus in North Africa dryland farming: a multi-criteria analysis of climate-resilient innovations in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emirjona Kertolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Harbouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Moussadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Echchgadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-024-00327-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes and preferences of the Moroccan consumer towards fruits : the case of the midelt apple (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahi Lhoucine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camanzi Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosperi Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics &amp; Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is blockchain a panacea for guarding PDO supply chains? Exploring vulnerabilities, critical control points, and blockchain feasibility in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Vasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Sustainable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2400257, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsu.202400257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived quality framework in Mediterranean clusters: analyzing the functioning, the conditions, the strategies and the performances of fruit and vegetables short food supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahi Lhoucine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camanzi Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghormli El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economics and Management Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions to strengthen the contribution of small farms and small food businesses to food security in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga M Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arnalte-Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda Adamsone-Fiskovica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.243 - 259. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-023-01421-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value seeking, health-conscious or sustainability-concerned? Profiling fruit and vegetable consumers in Euro-Mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Camanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi Kaliji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurick Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem El Khechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (13), pp.303-331. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BFJ-12-2023-1151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacted relations and the resilience of territorially embedded production systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne von Münchhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Muñoz-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.106925. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business strategy pathways for short food supply chains: sharing value between consumers and producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.458-470. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the diversity of small farms’ business models in Euro‐Mediterranean contexts: a resilience perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (1), pp.89-116. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive business arrangements and the creation of social capital: towards small‐scale fisheries resilience in different European geographical areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emi Tsakalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Vlahos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (1), pp.44-67. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of small farms and small food businesses as actors in regional food security: a participatory scenario analysis from Europe and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Ortiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arnalte-Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.326-335. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do small food businesses enable small farms to connect to regional food systems? Evidence from 9 European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola A Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šūmane Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Duckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.100505. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food system integration of olive-oil-producing small farms in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Karanikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.100499. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial support program for small farmers, and its impact on local food security: evidence from Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endar Purnawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (12), pp.546. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae7120546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can policy processes remove barriers to sustainable food systems in Europe? Contributing to a policy framework for agri-food transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2020.101871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms’ strategies between self-provision and socio-economic integration: effects on food system capacity to provide food and nutrition security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Palmioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Lacovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fastelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13549839.2019.1697869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do small farms contribute to food and nutrition security? Linking European small farms, strategies and outcomes in territorial food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamsone-Fiskovica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjørkhaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Czekaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The drivers of change for the contribution of small farms to regional food security in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnalte-Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ortiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring institutional arrangements for local fish product labelling in Tuscany (Italy): a convention theory perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-020-0151-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of small farms in regional food systems in Europe: evidence from a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnalte Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation strategies of small-scale fisheries within changing market and regulatory conditions in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.316-323. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining regional dynamics of marketing strategies: the experience of the Tuscan wine producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of rural studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.136-152. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delphi approach to develop sustainable food system metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (3), pp.1307-1339. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-018-1865-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards metrics of sustainable food systems: a review of the resilience and vulnerability literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-016-9584-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food and nutrition security: an indicator-based vulnerability and resilience approach for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REA. Rivista di economia agraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (1 (Suppl.)), pp.635-648. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/REA-18677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (5), pp.956-975. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-016-0664-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of Sustainable Diets and Food System: Insights from a multi-institutional research partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of sustainable diets and food systems: insights from a multi-institutional research partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Feeding Expo Milano 2015 with Mediterranean perspectives, 32, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural biodiversity, social-ecological systems and sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73 (4), pp.498-508. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002966511400069X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food & nutrition security: a vulnerability assessment framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244014539169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts and methods for sustainability assessment: insights from food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Di Studi Sulla Sostenibilita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/RISS2014-001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematiche aperte nell’analisi della povertà: questioni di misura e progressi nel raggiungimento degli Obiettivi del Millennio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vindigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia e Diritto Agroalimentare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (3), pp.427-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.770, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economy of edible weeds: evidence and conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology of edible weeds and noncrop plants: ecology and socioeconomic potential of the associated plant biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2024, 978-0-443-16076-9. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-16076-9.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calls to action for sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.), Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.692-702, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspiring sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.), Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.3-9, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular bioeconomy of agri-food value chains: innovative, sustainable, and circular business models' contributions to sustainable diets and food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.) ; Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.479-495, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building consensus on sustainable food system assessment: applying a Delphi survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blay-Palmer, A. and Conaré, D. and Meter, K. and Battista, A.D. and Johnston, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food system assessment: lessons from global practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.131-155, 2020, Routledge Studies in Food, Society and the Environment, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429439896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms' behaviour: conditions, strategies and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mathijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunori, G. and Grando, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for sustainability: small farmers facing new challenges in the evolving food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Emerald, pp.125-169, 2020, Research in Rural Sociology and Development, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1057-192220200000025008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the effects of an agricultural producer subsidy on the availability and accessibility of fruit, vegetables and pulses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Public Health Alliance (EPHA). 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact potentiel d'un régime de subventions pour les petits producteurs sur la disponibilité et l'accessibilité des fruits, légumes et légumineuses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Public Health Alliance (EPHA). 2021, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEAS, Aug 2025, Palaiseau, France. pp.226-228, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15793513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design (slideshow)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Farming System Design, Aug 2025, Palaiseau, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16915876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05217054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green public procurement of agrifood products: a business model view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evagelos Lioutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Charatsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Aidonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying drivers of inequalities that induce food insecurity and nutrition with a food system approach: case study of Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alpízar Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France. pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of sustainable diets and food systems. Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Expert Working Group "Metrics of Sustainable Diets and Food Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological frontiers for sustainability assessment: A multidimensional vulnerability framework for the agrofood system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno Annuale SIDEA : Sostenibilità del Sistema Agroalimentarie: Strategie e Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Society of Agricultural Economics (SIDEA)., Sep 2013, Lecce, Italy. pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing food security and environmental sustainability in the Mediterranean region: a vulnerability participatory approach for a multidimensional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to the multidimensional assessment of food security and environmental sustainability: a vulnerability framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Federation of European Nutrition Societies (FENS) : Sustainable Diet and Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization and food security in Mediterranean countries: a multidimensional vulnerability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. AESOP Sustainable Food Planning Conference : Innovations in Urban Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional assessment of food security and environmental sustainability: a vulnerability framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Tropical and Subtropical Agricultural and Natural Resource Management (TROPENTAG): Agricultural development within the rural-urban continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for Tropical and Subtropical Agricultural Research (ATSAF). DEU.; Rheinische Friedrich-Wilhelms-Universität Bonn. DEU.; Georg-August-Universität Göttingen. DEU.; University of Hohenheim. DEU.; University of Kassel. DEU.; University of Hamburg. DEU.; University of Zurich [Zurich] (UZH). CHE., Sep 2013, Stuttgart, Germany. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food & nutrition security: a vulnerability/resilience framework for food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Food System Conference : Tackling World Food System Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ascona, Switzerland. , pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et formulation d'indicateurs spécifiques de la sécurité alimentaire durable (sustainable food security) en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food and nutrition security : an indicator-based vulnerability and resilience approach for the Mediterranean Region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Montpellier SupAgro; Università degli studi (Catane, Italie), 2015. English. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015NSAM0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04005790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paolo Prosperi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur - Administrateur scientifique au CIHEAM Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paolo-prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8494-0344</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192786687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de Paolo PROSPERI </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Archives du CIHEAM Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Économiste</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Economie des systèmes agricoles et alimentaires, durabilité des chaînes de valeur agroalimentaires</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Montpellier Interdisciplinary center on Sustainable Agri-food systems)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining policy instruments and local measures to promote agrobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Colombé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692x.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic impact of insect pollination on the agricultural sector: A department-level case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Blili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Abou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Pavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Harbouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.100944. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indic.2025.100944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving governance arrangements for vegetable value chains in sub-Saharan Africa: the case of Bahir Dar, Ethiopia and Cotonou, Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Emegu Isoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Turinawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Nakamatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sumelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuzhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/ifamr1148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Short food supply chains, an alternative economy for sustainable food systems: a mixed approach over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morizot-Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-025-00427-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underutilised crops in Europe: an interdisciplinary approach towards sustainable practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Mcclatchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lohwasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional and multiscale evaluation framework considering Water–Energy–Food–Ecosystem Nexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Despoina Tosiliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Bonomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.12. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2025117012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food supply chains, an alternative economy for sustainable food systems: a mixed approach over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiffoleau Yuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallet Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosperi Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morizot-Braud Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-025-00403-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural and food business dynamics in the Mediterranean region: identifying key indicators for sustainable supply chain systems originated by small-scale farming production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazdan Soltanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi Kaliji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhoucine Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30682/nm2403h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The water-energy-food-ecosystem nexus in North Africa dryland farming: a multi-criteria analysis of climate-resilient innovations in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emirjona Kertolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Harbouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Moussadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Echchgadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-024-00327-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes and preferences of the Moroccan consumer towards fruits : the case of the midelt apple (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahi Lhoucine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camanzi Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosperi Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics &amp; Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is blockchain a panacea for guarding PDO supply chains? Exploring vulnerabilities, critical control points, and blockchain feasibility in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Vasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Sustainable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2400257, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsu.202400257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions to strengthen the contribution of small farms and small food businesses to food security in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga M Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arnalte-Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda Adamsone-Fiskovica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.243 - 259. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-023-01421-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived quality framework in Mediterranean clusters: analyzing the functioning, the conditions, the strategies and the performances of fruit and vegetables short food supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahi Lhoucine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camanzi Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghormli El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economics and Management Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value seeking, health-conscious or sustainability-concerned? Profiling fruit and vegetable consumers in Euro-Mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Camanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi Kaliji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurick Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem El Khechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (13), pp.303-331. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BFJ-12-2023-1151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacted relations and the resilience of territorially embedded production systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne von Münchhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Muñoz-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.106925. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business strategy pathways for short food supply chains: sharing value between consumers and producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.458-470. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the diversity of small farms’ business models in Euro‐Mediterranean contexts: a resilience perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (1), pp.89-116. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive business arrangements and the creation of social capital: towards small‐scale fisheries resilience in different European geographical areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emi Tsakalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Vlahos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (1), pp.44-67. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of small farms and small food businesses as actors in regional food security: a participatory scenario analysis from Europe and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Ortiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arnalte-Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.326-335. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do small food businesses enable small farms to connect to regional food systems? Evidence from 9 European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola A Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šūmane Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Duckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.100505. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food system integration of olive-oil-producing small farms in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Karanikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.100499. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial support program for small farmers, and its impact on local food security: evidence from Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endar Purnawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (12), pp.546. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae7120546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can policy processes remove barriers to sustainable food systems in Europe? Contributing to a policy framework for agri-food transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2020.101871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms’ strategies between self-provision and socio-economic integration: effects on food system capacity to provide food and nutrition security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Palmioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Lacovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fastelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13549839.2019.1697869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do small farms contribute to food and nutrition security? Linking European small farms, strategies and outcomes in territorial food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamsone-Fiskovica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjørkhaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Czekaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The drivers of change for the contribution of small farms to regional food security in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnalte-Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ortiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring institutional arrangements for local fish product labelling in Tuscany (Italy): a convention theory perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-020-0151-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of small farms in regional food systems in Europe: evidence from a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnalte Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation strategies of small-scale fisheries within changing market and regulatory conditions in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.316-323. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining regional dynamics of marketing strategies: the experience of the Tuscan wine producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of rural studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.136-152. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delphi approach to develop sustainable food system metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (3), pp.1307-1339. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-018-1865-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards metrics of sustainable food systems: a review of the resilience and vulnerability literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-016-9584-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food and nutrition security: an indicator-based vulnerability and resilience approach for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REA. Rivista di economia agraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (1 (Suppl.)), pp.635-648. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/REA-18677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (5), pp.956-975. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-016-0664-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of sustainable diets and food systems: insights from a multi-institutional research partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Feeding Expo Milano 2015 with Mediterranean perspectives, 32, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of Sustainable Diets and Food System: Insights from a multi-institutional research partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural biodiversity, social-ecological systems and sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73 (4), pp.498-508. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002966511400069X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food & nutrition security: a vulnerability assessment framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244014539169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts and methods for sustainability assessment: insights from food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Di Studi Sulla Sostenibilita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/RISS2014-001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematiche aperte nell’analisi della povertà: questioni di misura e progressi nel raggiungimento degli Obiettivi del Millennio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vindigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia e Diritto Agroalimentare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (3), pp.427-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.770, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economy of edible weeds: evidence and conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology of edible weeds and noncrop plants: ecology and socioeconomic potential of the associated plant biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2024, 978-0-443-16076-9. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-16076-9.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calls to action for sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.), Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.692-702, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspiring sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.), Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.3-9, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular bioeconomy of agri-food value chains: innovative, sustainable, and circular business models' contributions to sustainable diets and food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.) ; Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.479-495, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building consensus on sustainable food system assessment: applying a Delphi survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blay-Palmer, A. and Conaré, D. and Meter, K. and Battista, A.D. and Johnston, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food system assessment: lessons from global practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.131-155, 2020, Routledge Studies in Food, Society and the Environment, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429439896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms' behaviour: conditions, strategies and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mathijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunori, G. and Grando, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for sustainability: small farmers facing new challenges in the evolving food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Emerald, pp.125-169, 2020, Research in Rural Sociology and Development, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1057-192220200000025008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the effects of an agricultural producer subsidy on the availability and accessibility of fruit, vegetables and pulses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Public Health Alliance (EPHA). 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact potentiel d'un régime de subventions pour les petits producteurs sur la disponibilité et l'accessibilité des fruits, légumes et légumineuses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Public Health Alliance (EPHA). 2021, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEAS, Aug 2025, Palaiseau, France. pp.226-228, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15793513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design (slideshow)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Farming System Design, Aug 2025, Palaiseau, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16915876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05217054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green public procurement of agrifood products: a business model view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evagelos Lioutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Charatsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Aidonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying drivers of inequalities that induce food insecurity and nutrition with a food system approach: case study of Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alpízar Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France. pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of sustainable diets and food systems. Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Expert Working Group "Metrics of Sustainable Diets and Food Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological frontiers for sustainability assessment: A multidimensional vulnerability framework for the agrofood system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno Annuale SIDEA : Sostenibilità del Sistema Agroalimentarie: Strategie e Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Society of Agricultural Economics (SIDEA)., Sep 2013, Lecce, Italy. pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing food security and environmental sustainability in the Mediterranean region: a vulnerability participatory approach for a multidimensional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to the multidimensional assessment of food security and environmental sustainability: a vulnerability framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Federation of European Nutrition Societies (FENS) : Sustainable Diet and Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization and food security in Mediterranean countries: a multidimensional vulnerability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. AESOP Sustainable Food Planning Conference : Innovations in Urban Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional assessment of food security and environmental sustainability: a vulnerability framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Tropical and Subtropical Agricultural and Natural Resource Management (TROPENTAG): Agricultural development within the rural-urban continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for Tropical and Subtropical Agricultural Research (ATSAF). DEU.; Rheinische Friedrich-Wilhelms-Universität Bonn. DEU.; Georg-August-Universität Göttingen. DEU.; University of Hohenheim. DEU.; University of Kassel. DEU.; University of Hamburg. DEU.; University of Zurich [Zurich] (UZH). CHE., Sep 2013, Stuttgart, Germany. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food & nutrition security: a vulnerability/resilience framework for food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Food System Conference : Tackling World Food System Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ascona, Switzerland. , pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et formulation d'indicateurs spécifiques de la sécurité alimentaire durable (sustainable food security) en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food and nutrition security : an indicator-based vulnerability and resilience approach for the Mediterranean Region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Montpellier SupAgro; Università degli studi (Catane, Italie), 2015. English. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015NSAM0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04005790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="467C6D3E"/>
+    <w:nsid w:val="B131B759"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-prosperi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8494-0344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192786687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=107&amp;lang_sel=fr_FR" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Colomb&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.70021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04921113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Emegu Isoto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Turinawe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Nakamatte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sumelius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuzhen Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/ifamr1148" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collewet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morizot-Braud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00427-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Mcclatchie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira Buendia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Andonova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lohwasser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Despoina Tosiliani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2025117012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiffoleau Yuna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosperi Paolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collewet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morizot-Braud Fran&#231;oise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00403-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04758812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Soltanpour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ahmadi Kaliji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoucine Ouahi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait Hou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2403h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirjona Kertolli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Moussadek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Echchgadda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00327-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04559429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahi Lhoucine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ait Hou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camanzi Luca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Rachid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04602396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Vasileiou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202400257" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04758969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghormli El" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04512746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga M Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arnalte-Mur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cerrada-Serra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martinez-Gomez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01421-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04602526v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Camanzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurick Collewet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem El Khechen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-12-2023-1151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04259835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne von M&#252;nchhausen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kirwan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Maye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto-Correia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106925" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04186888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cirone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masotti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.07.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grando" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12407" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Tsakalou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12362" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Ortiz-Miranda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.09.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#363;mane Sandra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Duckett" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100505" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karanikolas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100499" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03525135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endar Purnawan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae7120546" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Amico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunori" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prosperi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101871" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palmioli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grando" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Lacovo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fastelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2019.1697869" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bj&#248;rkhaug" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czekaj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100427" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015898v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnalte-Mura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ortiz-Miranda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cerrada-Serra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez-Gomez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100395" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergamini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-020-0151-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015908v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto-Correia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Almaas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnalte Mur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100417" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015904v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirwan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137437v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cogill" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Peri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-018-1865-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-016-9584-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155202v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/REA-18677" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149428v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-016-0664-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Padilla" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Cogill" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luri Peri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163621v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002966511400069X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244014539169" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164481v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/RISS2014-001003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Vindigni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976778v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Kevany" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Sustainable-Diets/Kevany-Prosperi/p/book/9781032004860" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04760737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780443160769000093" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-16076-9.00009-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03977025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-65" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/reader/download/5aaceeb5-b368-4b5d-9676-59c7bdd39034/chapter/pdf?context=ubx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-47" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046070v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429439896" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015902v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathijs" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1057-192220200000025008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto Correia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15793513" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05217054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16915876" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04260708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evagelos Lioutas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Michailidis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Charatsari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Aidonis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alp&#237;zar Rojas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163619v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123352v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168260v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168261v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168262v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158361v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189999v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04005790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NSAM0003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-prosperi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8494-0344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192786687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=107&amp;lang_sel=fr_FR" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Colomb&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.70021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04921113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Emegu Isoto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Turinawe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Nakamatte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sumelius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuzhen Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/ifamr1148" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collewet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morizot-Braud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00427-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Mcclatchie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira Buendia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Andonova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lohwasser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Despoina Tosiliani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2025117012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiffoleau Yuna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosperi Paolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collewet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morizot-Braud Fran&#231;oise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00403-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04758812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Soltanpour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ahmadi Kaliji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoucine Ouahi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait Hou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2403h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirjona Kertolli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Moussadek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Echchgadda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00327-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04559429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahi Lhoucine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ait Hou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camanzi Luca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Rachid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04602396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Vasileiou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202400257" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04512746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga M Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arnalte-Mur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cerrada-Serra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martinez-Gomez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01421-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04758969v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghormli El" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04602526v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Camanzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurick Collewet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem El Khechen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-12-2023-1151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04259835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne von M&#252;nchhausen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kirwan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Maye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto-Correia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106925" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04186888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cirone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masotti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.07.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grando" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12407" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Tsakalou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12362" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Ortiz-Miranda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.09.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#363;mane Sandra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Duckett" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100505" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karanikolas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100499" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03525135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endar Purnawan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae7120546" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Amico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunori" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prosperi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101871" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palmioli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grando" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Lacovo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fastelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2019.1697869" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bj&#248;rkhaug" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czekaj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100427" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015898v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnalte-Mura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ortiz-Miranda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cerrada-Serra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez-Gomez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100395" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergamini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-020-0151-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015908v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto-Correia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Almaas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnalte Mur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100417" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015904v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirwan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137437v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cogill" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Peri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-018-1865-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-016-9584-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155202v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/REA-18677" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149428v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-016-0664-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Padilla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Cogill" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luri Peri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163621v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002966511400069X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244014539169" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164481v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/RISS2014-001003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Vindigni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976778v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Kevany" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Sustainable-Diets/Kevany-Prosperi/p/book/9781032004860" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04760737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780443160769000093" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-16076-9.00009-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03977025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-65" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/reader/download/5aaceeb5-b368-4b5d-9676-59c7bdd39034/chapter/pdf?context=ubx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-47" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046070v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429439896" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015902v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathijs" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1057-192220200000025008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto Correia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15793513" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05217054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16915876" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04260708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evagelos Lioutas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Michailidis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Charatsari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Aidonis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alp&#237;zar Rojas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163619v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123352v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168260v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168261v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168262v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158361v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189999v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04005790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NSAM0003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>