--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paolo Prosperi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur - Administrateur scientifique au CIHEAM Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paolo-prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8494-0344</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192786687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de Paolo PROSPERI </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Archives du CIHEAM Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Économiste</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Economie des systèmes agricoles et alimentaires, durabilité des chaînes de valeur agroalimentaires</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Montpellier Interdisciplinary center on Sustainable Agri-food systems)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining policy instruments and local measures to promote agrobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Colombé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692x.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic impact of insect pollination on the agricultural sector: A department-level case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Blili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Abou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Pavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Harbouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.100944. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indic.2025.100944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving governance arrangements for vegetable value chains in sub-Saharan Africa: the case of Bahir Dar, Ethiopia and Cotonou, Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Emegu Isoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Turinawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Nakamatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sumelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuzhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/ifamr1148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Short food supply chains, an alternative economy for sustainable food systems: a mixed approach over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morizot-Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-025-00427-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underutilised crops in Europe: an interdisciplinary approach towards sustainable practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Mcclatchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lohwasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional and multiscale evaluation framework considering Water–Energy–Food–Ecosystem Nexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Despoina Tosiliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Bonomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.12. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2025117012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food supply chains, an alternative economy for sustainable food systems: a mixed approach over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiffoleau Yuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallet Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosperi Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morizot-Braud Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-025-00403-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural and food business dynamics in the Mediterranean region: identifying key indicators for sustainable supply chain systems originated by small-scale farming production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazdan Soltanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi Kaliji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhoucine Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30682/nm2403h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The water-energy-food-ecosystem nexus in North Africa dryland farming: a multi-criteria analysis of climate-resilient innovations in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emirjona Kertolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Harbouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Moussadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Echchgadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-024-00327-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes and preferences of the Moroccan consumer towards fruits : the case of the midelt apple (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahi Lhoucine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camanzi Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosperi Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics &amp; Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is blockchain a panacea for guarding PDO supply chains? Exploring vulnerabilities, critical control points, and blockchain feasibility in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Vasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Sustainable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2400257, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsu.202400257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions to strengthen the contribution of small farms and small food businesses to food security in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga M Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arnalte-Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda Adamsone-Fiskovica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.243 - 259. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-023-01421-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived quality framework in Mediterranean clusters: analyzing the functioning, the conditions, the strategies and the performances of fruit and vegetables short food supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahi Lhoucine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camanzi Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghormli El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economics and Management Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value seeking, health-conscious or sustainability-concerned? Profiling fruit and vegetable consumers in Euro-Mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Camanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi Kaliji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurick Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem El Khechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (13), pp.303-331. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BFJ-12-2023-1151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacted relations and the resilience of territorially embedded production systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne von Münchhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Muñoz-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.106925. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business strategy pathways for short food supply chains: sharing value between consumers and producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.458-470. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the diversity of small farms’ business models in Euro‐Mediterranean contexts: a resilience perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (1), pp.89-116. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive business arrangements and the creation of social capital: towards small‐scale fisheries resilience in different European geographical areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emi Tsakalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Vlahos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (1), pp.44-67. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of small farms and small food businesses as actors in regional food security: a participatory scenario analysis from Europe and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Ortiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arnalte-Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.326-335. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do small food businesses enable small farms to connect to regional food systems? Evidence from 9 European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola A Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šūmane Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Duckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.100505. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food system integration of olive-oil-producing small farms in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Karanikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.100499. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial support program for small farmers, and its impact on local food security: evidence from Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endar Purnawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (12), pp.546. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae7120546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can policy processes remove barriers to sustainable food systems in Europe? Contributing to a policy framework for agri-food transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2020.101871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms’ strategies between self-provision and socio-economic integration: effects on food system capacity to provide food and nutrition security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Palmioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Lacovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fastelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13549839.2019.1697869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do small farms contribute to food and nutrition security? Linking European small farms, strategies and outcomes in territorial food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamsone-Fiskovica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjørkhaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Czekaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The drivers of change for the contribution of small farms to regional food security in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnalte-Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ortiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring institutional arrangements for local fish product labelling in Tuscany (Italy): a convention theory perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-020-0151-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of small farms in regional food systems in Europe: evidence from a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnalte Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation strategies of small-scale fisheries within changing market and regulatory conditions in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.316-323. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining regional dynamics of marketing strategies: the experience of the Tuscan wine producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of rural studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.136-152. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delphi approach to develop sustainable food system metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (3), pp.1307-1339. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-018-1865-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards metrics of sustainable food systems: a review of the resilience and vulnerability literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-016-9584-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food and nutrition security: an indicator-based vulnerability and resilience approach for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REA. Rivista di economia agraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (1 (Suppl.)), pp.635-648. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/REA-18677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (5), pp.956-975. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-016-0664-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of sustainable diets and food systems: insights from a multi-institutional research partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Feeding Expo Milano 2015 with Mediterranean perspectives, 32, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of Sustainable Diets and Food System: Insights from a multi-institutional research partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural biodiversity, social-ecological systems and sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73 (4), pp.498-508. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002966511400069X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food & nutrition security: a vulnerability assessment framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244014539169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts and methods for sustainability assessment: insights from food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Di Studi Sulla Sostenibilita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/RISS2014-001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematiche aperte nell’analisi della povertà: questioni di misura e progressi nel raggiungimento degli Obiettivi del Millennio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vindigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia e Diritto Agroalimentare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (3), pp.427-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.770, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economy of edible weeds: evidence and conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology of edible weeds and noncrop plants: ecology and socioeconomic potential of the associated plant biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2024, 978-0-443-16076-9. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-16076-9.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calls to action for sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.), Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.692-702, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspiring sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.), Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.3-9, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular bioeconomy of agri-food value chains: innovative, sustainable, and circular business models' contributions to sustainable diets and food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.) ; Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.479-495, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building consensus on sustainable food system assessment: applying a Delphi survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blay-Palmer, A. and Conaré, D. and Meter, K. and Battista, A.D. and Johnston, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food system assessment: lessons from global practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.131-155, 2020, Routledge Studies in Food, Society and the Environment, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429439896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms' behaviour: conditions, strategies and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mathijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunori, G. and Grando, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for sustainability: small farmers facing new challenges in the evolving food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Emerald, pp.125-169, 2020, Research in Rural Sociology and Development, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1057-192220200000025008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the effects of an agricultural producer subsidy on the availability and accessibility of fruit, vegetables and pulses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Public Health Alliance (EPHA). 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact potentiel d'un régime de subventions pour les petits producteurs sur la disponibilité et l'accessibilité des fruits, légumes et légumineuses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Public Health Alliance (EPHA). 2021, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEAS, Aug 2025, Palaiseau, France. pp.226-228, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15793513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design (slideshow)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Farming System Design, Aug 2025, Palaiseau, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16915876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05217054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green public procurement of agrifood products: a business model view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evagelos Lioutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Charatsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Aidonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying drivers of inequalities that induce food insecurity and nutrition with a food system approach: case study of Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alpízar Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France. pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of sustainable diets and food systems. Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Expert Working Group "Metrics of Sustainable Diets and Food Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological frontiers for sustainability assessment: A multidimensional vulnerability framework for the agrofood system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno Annuale SIDEA : Sostenibilità del Sistema Agroalimentarie: Strategie e Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Society of Agricultural Economics (SIDEA)., Sep 2013, Lecce, Italy. pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing food security and environmental sustainability in the Mediterranean region: a vulnerability participatory approach for a multidimensional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to the multidimensional assessment of food security and environmental sustainability: a vulnerability framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Federation of European Nutrition Societies (FENS) : Sustainable Diet and Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization and food security in Mediterranean countries: a multidimensional vulnerability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. AESOP Sustainable Food Planning Conference : Innovations in Urban Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional assessment of food security and environmental sustainability: a vulnerability framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Tropical and Subtropical Agricultural and Natural Resource Management (TROPENTAG): Agricultural development within the rural-urban continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for Tropical and Subtropical Agricultural Research (ATSAF). DEU.; Rheinische Friedrich-Wilhelms-Universität Bonn. DEU.; Georg-August-Universität Göttingen. DEU.; University of Hohenheim. DEU.; University of Kassel. DEU.; University of Hamburg. DEU.; University of Zurich [Zurich] (UZH). CHE., Sep 2013, Stuttgart, Germany. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food & nutrition security: a vulnerability/resilience framework for food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Food System Conference : Tackling World Food System Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ascona, Switzerland. , pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et formulation d'indicateurs spécifiques de la sécurité alimentaire durable (sustainable food security) en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food and nutrition security : an indicator-based vulnerability and resilience approach for the Mediterranean Region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Montpellier SupAgro; Università degli studi (Catane, Italie), 2015. English. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015NSAM0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04005790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paolo Prosperi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur - Administrateur scientifique au CIHEAM Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paolo-prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8494-0344</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192786687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.it/citations?user=Cmb9RSQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de Paolo PROSPERI </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Archives du CIHEAM Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Économiste</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Economie des systèmes agricoles et alimentaires, durabilité des chaînes de valeur agroalimentaires</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Montpellier Interdisciplinary center on Sustainable Agri-food systems)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining policy instruments and local measures to promote agrobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Colombé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692x.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Short food supply chains, an alternative economy for sustainable food systems: a mixed approach over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morizot-Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-025-00427-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic impact of insect pollination on the agricultural sector: A department-level case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Blili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Abou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Pavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Harbouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.100944. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indic.2025.100944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving governance arrangements for vegetable value chains in sub-Saharan Africa: the case of Bahir Dar, Ethiopia and Cotonou, Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Emegu Isoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Turinawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Nakamatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sumelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuzhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/ifamr1148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underutilised crops in Europe: an interdisciplinary approach towards sustainable practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Mcclatchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lohwasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional and multiscale evaluation framework considering Water–Energy–Food–Ecosystem Nexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Despoina Tosiliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Bonomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.12. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2025117012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food supply chains, an alternative economy for sustainable food systems: a mixed approach over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiffoleau Yuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallet Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosperi Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morizot-Braud Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-025-00403-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural and food business dynamics in the Mediterranean region: identifying key indicators for sustainable supply chain systems originated by small-scale farming production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazdan Soltanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi Kaliji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhoucine Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30682/nm2403h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The water-energy-food-ecosystem nexus in North Africa dryland farming: a multi-criteria analysis of climate-resilient innovations in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emirjona Kertolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Harbouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Moussadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Echchgadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.34. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-024-00327-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is blockchain a panacea for guarding PDO supply chains? Exploring vulnerabilities, critical control points, and blockchain feasibility in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Vasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kleisiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Sustainable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2400257, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsu.202400257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes and preferences of the Moroccan consumer towards fruits : the case of the midelt apple (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahi Lhoucine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camanzi Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosperi Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics &amp; Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions to strengthen the contribution of small farms and small food businesses to food security in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga M Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arnalte-Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda Adamsone-Fiskovica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.243 - 259. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-023-01421-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived quality framework in Mediterranean clusters: analyzing the functioning, the conditions, the strategies and the performances of fruit and vegetables short food supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahi Lhoucine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ait Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camanzi Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghormli El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economics and Management Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value seeking, health-conscious or sustainability-concerned? Profiling fruit and vegetable consumers in Euro-Mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Camanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi Kaliji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurick Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem El Khechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (13), pp.303-331. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BFJ-12-2023-1151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacted relations and the resilience of territorially embedded production systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne von Münchhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Muñoz-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.106925. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business strategy pathways for short food supply chains: sharing value between consumers and producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.458-470. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the diversity of small farms’ business models in Euro‐Mediterranean contexts: a resilience perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (1), pp.89-116. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive business arrangements and the creation of social capital: towards small‐scale fisheries resilience in different European geographical areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emi Tsakalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Vlahos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (1), pp.44-67. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of small farms and small food businesses as actors in regional food security: a participatory scenario analysis from Europe and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Ortiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arnalte-Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.326-335. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do small food businesses enable small farms to connect to regional food systems? Evidence from 9 European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola A Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šūmane Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Duckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.100505. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food system integration of olive-oil-producing small farms in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Karanikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.100499. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial support program for small farmers, and its impact on local food security: evidence from Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endar Purnawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (12), pp.546. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae7120546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can policy processes remove barriers to sustainable food systems in Europe? Contributing to a policy framework for agri-food transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2020.101871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms’ strategies between self-provision and socio-economic integration: effects on food system capacity to provide food and nutrition security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Palmioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Lacovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fastelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13549839.2019.1697869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do small farms contribute to food and nutrition security? Linking European small farms, strategies and outcomes in territorial food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamsone-Fiskovica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjørkhaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Czekaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The drivers of change for the contribution of small farms to regional food security in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnalte-Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ortiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cerrada-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Moreno-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring institutional arrangements for local fish product labelling in Tuscany (Italy): a convention theory perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-020-0151-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of small farms in regional food systems in Europe: evidence from a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Almaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnalte Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation strategies of small-scale fisheries within changing market and regulatory conditions in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kirwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.316-323. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining regional dynamics of marketing strategies: the experience of the Tuscan wine producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of rural studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.136-152. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delphi approach to develop sustainable food system metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (3), pp.1307-1339. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-018-1865-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards metrics of sustainable food systems: a review of the resilience and vulnerability literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-016-9584-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food and nutrition security: an indicator-based vulnerability and resilience approach for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REA. Rivista di economia agraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (1 (Suppl.)), pp.635-648. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/REA-18677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (5), pp.956-975. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-016-0664-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of sustainable diets and food systems: insights from a multi-institutional research partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Feeding Expo Milano 2015 with Mediterranean perspectives, 32, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of Sustainable Diets and Food System: Insights from a multi-institutional research partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food & nutrition security: a vulnerability assessment framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244014539169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural biodiversity, social-ecological systems and sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73 (4), pp.498-508. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002966511400069X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts and methods for sustainability assessment: insights from food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Di Studi Sulla Sostenibilita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/RISS2014-001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematiche aperte nell’analisi della povertà: questioni di misura e progressi nel raggiungimento degli Obiettivi del Millennio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vindigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia e Diritto Agroalimentare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (3), pp.427-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.770, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economy of edible weeds: evidence and conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology of edible weeds and noncrop plants: ecology and socioeconomic potential of the associated plant biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2024, 978-0-443-16076-9. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-16076-9.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calls to action for sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.), Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.692-702, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspiring sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Kevany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.), Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.3-9, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular bioeconomy of agri-food value chains: innovative, sustainable, and circular business models' contributions to sustainable diets and food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevany K. (ed.) ; Prosperi P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.479-495, 2023, 978-1-00-317441-7. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174417-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building consensus on sustainable food system assessment: applying a Delphi survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blay-Palmer, A. and Conaré, D. and Meter, K. and Battista, A.D. and Johnston, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food system assessment: lessons from global practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.131-155, 2020, Routledge Studies in Food, Society and the Environment, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429439896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms' behaviour: conditions, strategies and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mathijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunori, G. and Grando, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for sustainability: small farmers facing new challenges in the evolving food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Emerald, pp.125-169, 2020, Research in Rural Sociology and Development, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1057-192220200000025008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the effects of an agricultural producer subsidy on the availability and accessibility of fruit, vegetables and pulses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Public Health Alliance (EPHA). 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact potentiel d'un régime de subventions pour les petits producteurs sur la disponibilité et l'accessibilité des fruits, légumes et légumineuses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Public Health Alliance (EPHA). 2021, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEAS, Aug 2025, Palaiseau, France. pp.226-228, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15793513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design (slideshow)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Farming System Design, Aug 2025, Palaiseau, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16915876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05217054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green public procurement of agrifood products: a business model view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evagelos Lioutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Charatsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Aidonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying drivers of inequalities that induce food insecurity and nutrition with a food system approach: case study of Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alpízar Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France. pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of sustainable diets and food systems. Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Expert Working Group "Metrics of Sustainable Diets and Food Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological frontiers for sustainability assessment: A multidimensional vulnerability framework for the agrofood system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno Annuale SIDEA : Sostenibilità del Sistema Agroalimentarie: Strategie e Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Society of Agricultural Economics (SIDEA)., Sep 2013, Lecce, Italy. pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing food security and environmental sustainability in the Mediterranean region: a vulnerability participatory approach for a multidimensional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to the multidimensional assessment of food security and environmental sustainability: a vulnerability framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Federation of European Nutrition Societies (FENS) : Sustainable Diet and Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization and food security in Mediterranean countries: a multidimensional vulnerability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. AESOP Sustainable Food Planning Conference : Innovations in Urban Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional assessment of food security and environmental sustainability: a vulnerability framework for the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luri Peri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Cogill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Tropical and Subtropical Agricultural and Natural Resource Management (TROPENTAG): Agricultural development within the rural-urban continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for Tropical and Subtropical Agricultural Research (ATSAF). DEU.; Rheinische Friedrich-Wilhelms-Universität Bonn. DEU.; Georg-August-Universität Göttingen. DEU.; University of Hohenheim. DEU.; University of Kassel. DEU.; University of Hamburg. DEU.; University of Zurich [Zurich] (UZH). CHE., Sep 2013, Stuttgart, Germany. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food & nutrition security: a vulnerability/resilience framework for food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Food System Conference : Tackling World Food System Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ascona, Switzerland. , pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et formulation d'indicateurs spécifiques de la sécurité alimentaire durable (sustainable food security) en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and food and nutrition security : an indicator-based vulnerability and resilience approach for the Mediterranean Region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Montpellier SupAgro; Università degli studi (Catane, Italie), 2015. English. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015NSAM0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04005790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B131B759"/>
+    <w:nsid w:val="77745280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-prosperi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8494-0344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192786687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=107&amp;lang_sel=fr_FR" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Colomb&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.70021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04921113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Emegu Isoto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Turinawe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Nakamatte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sumelius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuzhen Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/ifamr1148" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collewet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morizot-Braud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00427-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Mcclatchie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira Buendia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Andonova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lohwasser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Despoina Tosiliani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2025117012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiffoleau Yuna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosperi Paolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collewet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morizot-Braud Fran&#231;oise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00403-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04758812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Soltanpour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ahmadi Kaliji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoucine Ouahi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait Hou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2403h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirjona Kertolli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Moussadek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Echchgadda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00327-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04559429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahi Lhoucine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ait Hou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camanzi Luca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Rachid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04602396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Vasileiou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202400257" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04512746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga M Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arnalte-Mur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cerrada-Serra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martinez-Gomez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01421-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04758969v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghormli El" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04602526v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Camanzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurick Collewet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem El Khechen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-12-2023-1151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04259835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne von M&#252;nchhausen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kirwan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Maye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto-Correia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106925" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04186888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cirone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masotti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.07.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grando" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12407" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Tsakalou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12362" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Ortiz-Miranda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.09.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#363;mane Sandra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Duckett" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100505" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karanikolas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100499" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03525135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endar Purnawan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae7120546" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Amico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunori" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prosperi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101871" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palmioli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grando" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Lacovo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fastelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2019.1697869" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bj&#248;rkhaug" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czekaj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100427" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015898v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnalte-Mura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ortiz-Miranda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cerrada-Serra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez-Gomez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100395" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergamini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-020-0151-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015908v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto-Correia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Almaas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnalte Mur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100417" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015904v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirwan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137437v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cogill" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Peri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-018-1865-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-016-9584-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155202v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/REA-18677" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149428v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-016-0664-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Padilla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Cogill" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luri Peri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163621v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002966511400069X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244014539169" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164481v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/RISS2014-001003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Vindigni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976778v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Kevany" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Sustainable-Diets/Kevany-Prosperi/p/book/9781032004860" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04760737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780443160769000093" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-16076-9.00009-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03977025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-65" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/reader/download/5aaceeb5-b368-4b5d-9676-59c7bdd39034/chapter/pdf?context=ubx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-47" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046070v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429439896" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015902v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathijs" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1057-192220200000025008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto Correia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15793513" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05217054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16915876" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04260708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evagelos Lioutas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Michailidis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Charatsari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Aidonis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alp&#237;zar Rojas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163619v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123352v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168260v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168261v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168262v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158361v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189999v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04005790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NSAM0003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-prosperi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8494-0344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192786687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.it/citations?user=Cmb9RSQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=107&amp;lang_sel=fr_FR" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Colomb&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.70021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collewet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morizot-Braud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00427-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100944" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04921113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Emegu Isoto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Turinawe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Nakamatte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sumelius" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuzhen Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/ifamr1148" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Mcclatchie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira Buendia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Andonova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lohwasser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Despoina Tosiliani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2025117012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiffoleau Yuna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosperi Paolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collewet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morizot-Braud Fran&#231;oise" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00403-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04758812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Soltanpour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ahmadi Kaliji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoucine Ouahi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait Hou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2403h" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirjona Kertolli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Moussadek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Echchgadda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00327-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04602396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Vasileiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202400257" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04559429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahi Lhoucine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ait Hou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camanzi Luca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Rachid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04512746v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga M Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arnalte-Mur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cerrada-Serra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martinez-Gomez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01421-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04758969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghormli El" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04602526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Camanzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurick Collewet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem El Khechen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-12-2023-1151" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04259835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne von M&#252;nchhausen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kirwan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Maye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto-Correia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106925" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04186888v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cirone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masotti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dinelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.07.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grando" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12407" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Tsakalou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12362" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Ortiz-Miranda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.09.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#363;mane Sandra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Duckett" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100505" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244501v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karanikolas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100499" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03525135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endar Purnawan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae7120546" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Amico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prosperi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101871" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palmioli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grando" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Lacovo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fastelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2019.1697869" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamsone-Fiskovica" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bj&#248;rkhaug" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czekaj" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100427" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015898v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnalte-Mura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ortiz-Miranda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cerrada-Serra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez-Gomez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Moreno-P&#233;rez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100395" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergamini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-020-0151-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto-Correia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Almaas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnalte Mur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100417" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirwan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137437v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cogill" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Peri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-018-1865-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155204v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-016-9584-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155202v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/REA-18677" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-016-0664-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158349v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Padilla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Cogill" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luri Peri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189996v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244014539169" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163621v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002966511400069X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164481v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/RISS2014-001003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190051v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Vindigni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976778v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Kevany" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Sustainable-Diets/Kevany-Prosperi/p/book/9781032004860" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04760737v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780443160769000093" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-16076-9.00009-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03977025v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-65" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976830v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03976996v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/reader/download/5aaceeb5-b368-4b5d-9676-59c7bdd39034/chapter/pdf?context=ubx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174417-47" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046070v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429439896" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015902v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonjean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathijs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1057-192220200000025008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015905v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015906v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140607v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto Correia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15793513" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05217054v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16915876" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04260708v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evagelos Lioutas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Michailidis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Charatsari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Aidonis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015959v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alp&#237;zar Rojas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163619v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123352v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168260v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168262v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189997v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158361v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04005790v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NSAM0003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>