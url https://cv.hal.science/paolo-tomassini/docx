--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -444,1205 +444,1386 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apporto delle decorazioni frammentarie del Caseggiato delle Taberne Finestrate per la conoscenza della pittura c.d.“pompeiana” ad Ostia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hadrian's Villa: the &amp;quot;Macchiozzo&amp;quot;. Preliminary Report of the Excavations (2014–23). Part II: Structural Features: Brick Stamps, Mosaics, and Paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daira Nocera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Botsford Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sheppard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scienze dell'antichità</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FastiOnline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 601, 36 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.16615518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478099v1</w:t>
+                <w:t xml:space="preserve">hal-05585824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pittura antica attraverso il frammento: le numerose vite dell’intonaco dipinto</w:t>
+                <w:t xml:space="preserve">L’apporto delle decorazioni frammentarie del Caseggiato delle Taberne Finestrate per la conoscenza della pittura c.d.“pompeiana” ad Ostia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">West &amp; East. Rivista della Scuola di Specializzazione in Beni Archeologici</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scienze dell'antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.67-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03151512v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcune considerazioni sui frammenti pittorici dalla villa tardoantica di Aiano-Torraccia di Chiusi (SI)</w:t>
+                <w:t xml:space="preserve">La pittura antica attraverso il frammento: le numerose vite dell’intonaco dipinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Lenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scienze dell'antichità</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">West &amp; East. Rivista della Scuola di Specializzazione in Beni Archeologici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, IV, pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13137/2499-7331/29310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478117v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contesti di pittura frammentaria con- servati nei Depositi Ostiensi Nuove testimonianze di soffitti di quarto stile</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alcune considerazioni sui frammenti pittorici dalla villa tardoantica di Aiano-Torraccia di Chiusi (SI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cavalieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Romanum Belgicum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Scienze dell'antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.165-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02479124v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : Falzone S., Ornata Aedificia, Rome, 2007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contesti di pittura frammentaria con- servati nei Depositi Ostiensi Nuove testimonianze di soffitti di quarto stile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenica Dininno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Falzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Lazzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76 (1), pp.238-241</w:t>
+              <w:t xml:space="preserve">Forum Romanum Belgicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02479481v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02479124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tesori nascosti dai magazzini di Ostia Antica: l’archeologia a costo zero in tempo di crisi</w:t>
+                <w:t xml:space="preserve">Compte-rendu de : Falzone S., Ornata Aedificia, Rome, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martina Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia Viva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 185, pp.32-39</w:t>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (1), pp.238-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02479666v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02479481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scavare&amp;quot; negli Archivi La domus tardo-repubblicana e giulio-claudia sotto al Caseggiato delle Taberne Finestrate di Ostia (IV, V, 18): nuove e vecchie scoperte</w:t>
+                <w:t xml:space="preserve">Tesori nascosti dai magazzini di Ostia Antica: l’archeologia a costo zero in tempo di crisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cavalieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fasti On Line Documents &amp; Research (FOLD&amp;R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Archeologia Viva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 185, pp.32-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02434512v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02479666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scavare&amp;quot; negli Archivi La domus tardo-repubblicana e giulio-claudia sotto al Caseggiato delle Taberne Finestrate di Ostia (IV, V, 18): nuove e vecchie scoperte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tomassini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fasti On Line Documents &amp; Research (FOLD&amp;R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peinture pompéienne à Ostie: état de la recherche et nouvelles attestations, les fragments provenant des fouilles du Caseggiato delle Taberne Finestrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études Classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87, pp.30-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des études archivistiques aux analyses archéométriques : nouvelles perspectives de recherche sur les fresques de Boscoreale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Amoroso</w:t>
+                <w:t xml:space="preserve">Tecnica esecutoria della pittura romana: il caso dei soffitti dal Macchiozzo di Villa Adriana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Falzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Mathilde Carrive, Alexandra Spühler et Paolo Tomassini. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Fernández Díaz; G. Castillo Alcántara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques, Actes du 34e colloque de l’AFPMA, Mariemont, 24 et 25 novembre 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp. 267-283, 2025, Pictor (collection de l’AFPMA 14), 9782356136480</w:t>
+              <w:t xml:space="preserve">Antiqva Pictvra: técnicas y procesos de ejecución, conservación y puesta en valor. Actas del XV Congreso Internacional AIPMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.527-530, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05435207v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalla didattica alla ricomposizione. Primi risultati del workshop sulle pitture frammentarie dal Macchiozzo di Villa Adriana</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Monier</w:t>
+                <w:t xml:space="preserve">Des études archivistiques aux analyses archéométriques : nouvelles perspectives de recherche sur les fresques de Boscoreale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathilde Carrive, Alexandra Spühler et Paolo Tomassini. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pareti dipinte : dallo scavo alla valorizzazione. Atti del XIV Congresso internazionale dell'Association Internationale pour la Peinture Murale Antique (AIPMA), Napoli-Ercolano, 9-13 settembre 2019</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.417-427, 2024, 978-88-5491-467-4</w:t>
+              <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques, Actes du 34e colloque de l’AFPMA, Mariemont, 24 et 25 novembre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp. 267-283, 2025, Pictor (collection de l’AFPMA 14), 9782356136480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022789v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05435207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux fantastiques et où les chercher dans l’antiquité. Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dalla didattica alla ricomposizione. Primi risultati del workshop sulle pitture frammentarie dal Macchiozzo di Villa Adriana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Falzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fantastic Beasts in Antiquity. Looking for the Monster, Discovering the Human</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.1-7, 2021, 978-2-39061-103-5</w:t>
+              <w:t xml:space="preserve">Pareti dipinte : dallo scavo alla valorizzazione. Atti del XIV Congresso internazionale dell'Association Internationale pour la Peinture Murale Antique (AIPMA), Napoli-Ercolano, 9-13 settembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.417-427, 2024, 978-88-5491-467-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03151503v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometry and Roman Painting: the case of Pre-Hadrianic paintings in Ostia Antica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Bracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Cantisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Falzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Tomassini; Marco Cavalieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La peinture murale antique : méthodes et apports d'une approche technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRPA (2), Quasar, pp.13-18, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la peinture antique par l’archéométrie : Histoire et perspectives d’une approche technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1662,124 +1843,206 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Tomassini; Marco Cavalieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La peinture murale antique : méthodes et apports d'une approche technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quasar, pp.9-12, 2021, La peinture murale antique : méthodes et apports d'une approche technique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les animaux fantastiques et où les chercher dans l’antiquité. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tomassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Béthume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fantastic Beasts in Antiquity. Looking for the Monster, Discovering the Human</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.1-7, 2021, 978-2-39061-103-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the paintings, understanding the painters: the fragments of the Caseggiato delle Taberne Finestrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Tomassini; Marco Cavalieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La peinture murale antique : méthodes et apports d'une approche technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRPA (2), Quasar, pp.29-53, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1789,1472 +2052,1472 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decorating the Harbour of Rome: Dynamics of Production and Craftsmanship in Ostian Wall Paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Falzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth Congress of the Associazione Internazionale di Archeologia Classica (AIAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pittura ad Ostia prima di Adriano: bilancio di una “riscoperta” e prospettive della ricerca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ricerche archeologiche alla Foce del Tevere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riflessioni sulle pitture di primo stile a Roma e Ostia, alla luce delle recenti acquisizioni di contesti frammentari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Falzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuovi dati per la conoscenza della pitura antica, I Colloquio AIRPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Aquileia, Italy. pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalla didattica alla ricomposizione. Il workshop sulle pitture frammentarie dal Macchiozzo di Villa Adriana</w:t>
+                <w:t xml:space="preserve">Restituer les fragments, restaurer les parois : l’infographie au service de la peinture murale à Ostie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pareti dipinte. Dallo scavo alla valorizzazione, XIV Convegno dell’Association Internationale pour la Peinture Murale Antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Virtual Retrospect. Reconstruction of Polychromy Research on Polychromy in Ancient Sculpture, Architecture and Wall-painting: the Role of Reconstructions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maud Mulliez, Nov 2017, Bordeaux, France. pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02479624v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restituer les fragments, restaurer les parois : l’infographie au service de la peinture murale à Ostie</w:t>
+                <w:t xml:space="preserve">Restituer les fragments, restaurer les parois : l’infographie au service de la peinture murale à Ostie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Retrospect. Reconstruction of Polychromy Research on Polychromy in Ancient Sculpture, Architecture and Wall-painting: the Role of Reconstructions.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maud Mulliez, Nov 2017, Bordeaux, France. pp.79-86</w:t>
+              <w:t xml:space="preserve">Virtual Retrospect 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maud Mulliez; Caroline Delevoie, Nov 2017, Pessac, France. pp.79-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478256v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restituer les fragments, restaurer les parois : l’infographie au service de la peinture murale à Ostie</w:t>
+                <w:t xml:space="preserve">Dalla didattica alla ricomposizione. Il workshop sulle pitture frammentarie dal Macchiozzo di Villa Adriana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Falzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Maiuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Retrospect 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maud Mulliez; Caroline Delevoie, Nov 2017, Pessac, France. pp.79-85</w:t>
+              <w:t xml:space="preserve">Pareti dipinte. Dallo scavo alla valorizzazione, XIV Convegno dell’Association Internationale pour la Peinture Murale Antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156012v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02479624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Insula of the Shops with Windows in Ostia: from Deconstruction to Reconstrution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Architecture Discussion Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Konogan Beaufay; Evan Proudfoot, May 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ancient wall paintings of Ostia antica (Rome): history, technique and craftsmanship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Art Symposium V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eleonora Del Federico, Apr 2018, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De ratione pingendi parietes. Quelques considérations sur les dynamiques de production et l’organisation du travail d’atelier dans la peinture ostienne de quatrième style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pictores per Provincias 2 : status quaestionis, XIIIe Colloque de l’Association Internationale pour la Peinture Murale Antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse. pp.503-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anciennes fouilles et nouvelles données concernant les phases tardo-républicaine et julio-claudienne de la parcelle du Caseggiato delle Taberne Finestrate (IV, V, 18)</w:t>
+                <w:t xml:space="preserve">Rileggere la Regio IV di Ostia: il Caseggiato delle Taberne Finestrate e le sue vicende edilizie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ostia antica : Nuovi studi e confronto delle ricerche nei quartieri occidentali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Ruyt, Claire; Morard, Thomas; Van Haeperen, Françoise, Sep 2014, Rome, Italie. pp.201-206</w:t>
+              <w:t xml:space="preserve">Sesto Seminario Ostiense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Laubry; Fausto Zevi, Apr 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02479117v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02479709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rileggere la Regio IV di Ostia: il Caseggiato delle Taberne Finestrate e le sue vicende edilizie</w:t>
+                <w:t xml:space="preserve">Anciennes fouilles et nouvelles données concernant les phases tardo-républicaine et julio-claudienne de la parcelle du Caseggiato delle Taberne Finestrate (IV, V, 18)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesto Seminario Ostiense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Laubry; Fausto Zevi, Apr 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Ostia antica : Nuovi studi e confronto delle ricerche nei quartieri occidentali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Ruyt, Claire; Morard, Thomas; Van Haeperen, Françoise, Sep 2014, Rome, Italie. pp.201-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02479709v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02479117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitture e stucchi da Ostia Antica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Turci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Stoppioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Poletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRPA VI. Pictura parietum: connessioni mediterranee in età ellenistica e romana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Agrigento (Museo Archeologico), Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaici inediti da Ostia: tra documentazione d’archivio e restauro virtuale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Colloquio dell'Associazione Italiana per lo Studio e la Conservazione del Mosaico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Reggio Calabria, Italy. 2020, Atti del XXV Colloquio AISCOM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffitti di primo secolo da Ostia: contesti frammentari inediti e nuovi spunti di riflessione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonella Coralini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pareti dipinte. Dallo scavo alla valorizzazione, XIV Convegno dell’Association Internationale pour la Peinture Murale Antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Naples, Italy. Pareti dipinte. Dallo scavo alla valorizzazione, atti del XIV Convegno dell’Association Internationale pour la Peinture Murale Antique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enduits « de seconde main » : les peintures fragmentaires oubliées dans les dépôts de Rome et Ostie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Falzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Boislève; Alexandra Dardenay; Florence Monier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXe Colloque de l'Association Française pour la Peinture Murale Antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Louvre, France. Ausonius, pp.197-206, 2018, Pictor 7. Peintures murales et stucs d'époque romaine, études toichographologiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contesti di pittura inediti della tarda epoca repubbli-cana e della prima età imperiale, conservati nei Depositi di Ostia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenica Dininno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Falzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Lazzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric M. Moormann; Stephan T.A.M. Mols. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Context and meaning. Proceedings of the twelfth International Conference of the Association Internationale pour la Peinture Murale Antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Athènes, Greece. Peeters, Babesch Supplements (31), pp.343-348, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3401,51 +3664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022756v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sp&#252;hler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022720v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/pictor/4001-peintures-et-stucs-d-epoque-romaine-etudes-toichographologiques-colloque-de-l-afpma-bordeaux-2021.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042948747&amp;amp;series_number_str=44&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalieri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478099v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2499-7331/29310" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lenzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Conte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Dininno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Falzone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Lazzaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Marano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022789v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Angelis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.torrossa.com/it/catalog/preview/5734176" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;thume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Bracci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantisani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Angelis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maiuro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ducati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Stoppioni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poletto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gioia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022756v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sp&#252;hler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022720v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/pictor/4001-peintures-et-stucs-d-epoque-romaine-etudes-toichographologiques-colloque-de-l-afpma-bordeaux-2021.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042948747&amp;amp;series_number_str=44&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalieri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Angelis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daira Nocera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Botsford Johnson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sheppard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vincenti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16615518" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2499-7331/29310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lenzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Conte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Dininno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Falzone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Lazzaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Marano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Angelis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.torrossa.com/it/catalog/preview/5734176" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Bracci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantisani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;thume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maiuro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ducati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Stoppioni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poletto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gioia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>