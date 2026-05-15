--- v1 (2026-04-17)
+++ v2 (2026-05-15)
@@ -612,269 +612,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apporto delle decorazioni frammentarie del Caseggiato delle Taberne Finestrate per la conoscenza della pittura c.d.“pompeiana” ad Ostia</w:t>
+                <w:t xml:space="preserve">Alcune considerazioni sui frammenti pittorici dalla villa tardoantica di Aiano-Torraccia di Chiusi (SI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cavalieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scienze dell'antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25 (2), pp.67-76</w:t>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.165-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478099v1</w:t>
+                <w:t xml:space="preserve">hal-02478117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pittura antica attraverso il frammento: le numerose vite dell’intonaco dipinto</w:t>
+                <w:t xml:space="preserve">L’apporto delle decorazioni frammentarie del Caseggiato delle Taberne Finestrate per la conoscenza della pittura c.d.“pompeiana” ad Ostia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">West &amp; East. Rivista della Scuola di Specializzazione in Beni Archeologici</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scienze dell'antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.67-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13137/2499-7331/29310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03151512v1</w:t>
+                <w:t xml:space="preserve">hal-02478099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcune considerazioni sui frammenti pittorici dalla villa tardoantica di Aiano-Torraccia di Chiusi (SI)</w:t>
+                <w:t xml:space="preserve">La pittura antica attraverso il frammento: le numerose vite dell’intonaco dipinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Lenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scienze dell'antichità</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">West &amp; East. Rivista della Scuola di Specializzazione in Beni Archeologici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, IV, pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13137/2499-7331/29310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478117v1</w:t>
+                <w:t xml:space="preserve">halshs-03151512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contesti di pittura frammentaria con- servati nei Depositi Ostiensi Nuove testimonianze di soffitti di quarto stile</w:t>
               </w:r>
@@ -975,191 +975,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : Falzone S., Ornata Aedificia, Rome, 2007</w:t>
+                <w:t xml:space="preserve">Tesori nascosti dai magazzini di Ostia Antica: l’archeologia a costo zero in tempo di crisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cavalieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76 (1), pp.238-241</w:t>
+              <w:t xml:space="preserve">Archeologia Viva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 185, pp.32-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479481v1</w:t>
+                <w:t xml:space="preserve">halshs-02479666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tesori nascosti dai magazzini di Ostia Antica: l’archeologia a costo zero in tempo di crisi</w:t>
+                <w:t xml:space="preserve">Compte-rendu de : Falzone S., Ornata Aedificia, Rome, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martina Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia Viva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 185, pp.32-39</w:t>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (1), pp.238-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02479666v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02479481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scavare&amp;quot; negli Archivi La domus tardo-repubblicana e giulio-claudia sotto al Caseggiato delle Taberne Finestrate di Ostia (IV, V, 18): nuove e vecchie scoperte</w:t>
               </w:r>
@@ -1309,242 +1309,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tecnica esecutoria della pittura romana: il caso dei soffitti dal Macchiozzo di Villa Adriana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des études archivistiques aux analyses archéométriques : nouvelles perspectives de recherche sur les fresques de Boscoreale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Monier</w:t>
+                <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">A. Fernández Díaz; G. Castillo Alcántara. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathilde Carrive, Alexandra Spühler et Paolo Tomassini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiqva Pictvra: técnicas y procesos de ejecución, conservación y puesta en valor. Actas del XV Congreso Internacional AIPMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.527-530, 2025</w:t>
+              <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques, Actes du 34e colloque de l’AFPMA, Mariemont, 24 et 25 novembre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp. 267-283, 2025, Pictor (collection de l’AFPMA 14), 9782356136480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05585800v1</w:t>
+                <w:t xml:space="preserve">halshs-05435207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des études archivistiques aux analyses archéométriques : nouvelles perspectives de recherche sur les fresques de Boscoreale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tecnica esecutoria della pittura romana: il caso dei soffitti dal Macchiozzo di Villa Adriana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Falzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tomassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Amoroso</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Mathilde Carrive, Alexandra Spühler et Paolo Tomassini. </w:t>
+                <w:t xml:space="preserve">Francesco De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Fernández Díaz; G. Castillo Alcántara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques, Actes du 34e colloque de l’AFPMA, Mariemont, 24 et 25 novembre 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp. 267-283, 2025, Pictor (collection de l’AFPMA 14), 9782356136480</w:t>
+              <w:t xml:space="preserve">Antiqva Pictvra: técnicas y procesos de ejecución, conservación y puesta en valor. Actas del XV Congreso Internacional AIPMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.527-530, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05435207v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalla didattica alla ricomposizione. Primi risultati del workshop sulle pitture frammentarie dal Macchiozzo di Villa Adriana</w:t>
               </w:r>
@@ -1556,77 +1556,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Falzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pareti dipinte : dallo scavo alla valorizzazione. Atti del XIV Congresso internazionale dell'Association Internationale pour la Peinture Murale Antique (AIPMA), Napoli-Ercolano, 9-13 settembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1662,168 +1662,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometry and Roman Painting: the case of Pre-Hadrianic paintings in Ostia Antica</w:t>
+                <w:t xml:space="preserve">Les animaux fantastiques et où les chercher dans l’antiquité. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Bracci</w:t>
-[...47 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Béthume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La peinture murale antique : méthodes et apports d'une approche technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRPA (2), Quasar, pp.13-18, 2021</w:t>
+              <w:t xml:space="preserve">Fantastic Beasts in Antiquity. Looking for the Monster, Discovering the Human</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.1-7, 2021, 978-2-39061-103-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479646v1</w:t>
+                <w:t xml:space="preserve">halshs-03151503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la peinture antique par l’archéométrie : Histoire et perspectives d’une approche technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1843,139 +1800,182 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Tomassini; Marco Cavalieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La peinture murale antique : méthodes et apports d'une approche technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quasar, pp.9-12, 2021, La peinture murale antique : méthodes et apports d'une approche technique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux fantastiques et où les chercher dans l’antiquité. Introduction</w:t>
+                <w:t xml:space="preserve">Archaeometry and Roman Painting: the case of Pre-Hadrianic paintings in Ostia Antica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Bracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Béthume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emma Cantisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Falzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Marano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Tomassini; Marco Cavalieri. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fantastic Beasts in Antiquity. Looking for the Monster, Discovering the Human</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.1-7, 2021, 978-2-39061-103-5</w:t>
+              <w:t xml:space="preserve">La peinture murale antique : méthodes et apports d'une approche technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRPA (2), Quasar, pp.13-18, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03151503v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02479646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the paintings, understanding the painters: the fragments of the Caseggiato delle Taberne Finestrate</w:t>
               </w:r>
@@ -2060,204 +2060,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decorating the Harbour of Rome: Dynamics of Production and Craftsmanship in Ostian Wall Paintings</w:t>
+                <w:t xml:space="preserve">La pittura ad Ostia prima di Adriano: bilancio di una “riscoperta” e prospettive della ricerca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth Congress of the Associazione Internazionale di Archeologia Classica (AIAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Ricerche archeologiche alla Foce del Tevere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479553v1</w:t>
+                <w:t xml:space="preserve">halshs-02479573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pittura ad Ostia prima di Adriano: bilancio di una “riscoperta” e prospettive della ricerca</w:t>
+                <w:t xml:space="preserve">Decorating the Harbour of Rome: Dynamics of Production and Craftsmanship in Ostian Wall Paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Falzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ricerche archeologiche alla Foce del Tevere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Roma, Italy</w:t>
+              <w:t xml:space="preserve">XIXth Congress of the Associazione Internazionale di Archeologia Classica (AIAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479573v1</w:t>
+                <w:t xml:space="preserve">halshs-02479553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riflessioni sulle pitture di primo stile a Roma e Ostia, alla luce delle recenti acquisizioni di contesti frammentari</w:t>
               </w:r>
@@ -2582,385 +2582,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Insula of the Shops with Windows in Ostia: from Deconstruction to Reconstrution</w:t>
+                <w:t xml:space="preserve">Rileggere la Regio IV di Ostia: il Caseggiato delle Taberne Finestrate e le sue vicende edilizie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Architecture Discussion Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Konogan Beaufay; Evan Proudfoot, May 2018, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Sesto Seminario Ostiense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Laubry; Fausto Zevi, Apr 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479691v1</w:t>
+                <w:t xml:space="preserve">halshs-02479709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ancient wall paintings of Ostia antica (Rome): history, technique and craftsmanship</w:t>
+                <w:t xml:space="preserve">Anciennes fouilles et nouvelles données concernant les phases tardo-républicaine et julio-claudienne de la parcelle du Caseggiato delle Taberne Finestrate (IV, V, 18)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Art Symposium V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eleonora Del Federico, Apr 2018, New York City, United States</w:t>
+              <w:t xml:space="preserve">Ostia antica : Nuovi studi e confronto delle ricerche nei quartieri occidentali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Ruyt, Claire; Morard, Thomas; Van Haeperen, Françoise, Sep 2014, Rome, Italie. pp.201-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479701v1</w:t>
+                <w:t xml:space="preserve">halshs-02479117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De ratione pingendi parietes. Quelques considérations sur les dynamiques de production et l’organisation du travail d’atelier dans la peinture ostienne de quatrième style</w:t>
+                <w:t xml:space="preserve">The Insula of the Shops with Windows in Ostia: from Deconstruction to Reconstrution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pictores per Provincias 2 : status quaestionis, XIIIe Colloque de l’Association Internationale pour la Peinture Murale Antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse. pp.503-512</w:t>
+              <w:t xml:space="preserve">Ancient Architecture Discussion Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Konogan Beaufay; Evan Proudfoot, May 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479149v1</w:t>
+                <w:t xml:space="preserve">halshs-02479691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rileggere la Regio IV di Ostia: il Caseggiato delle Taberne Finestrate e le sue vicende edilizie</w:t>
+                <w:t xml:space="preserve">The ancient wall paintings of Ostia antica (Rome): history, technique and craftsmanship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesto Seminario Ostiense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Laubry; Fausto Zevi, Apr 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Science and Art Symposium V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eleonora Del Federico, Apr 2018, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479709v1</w:t>
+                <w:t xml:space="preserve">halshs-02479701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anciennes fouilles et nouvelles données concernant les phases tardo-républicaine et julio-claudienne de la parcelle du Caseggiato delle Taberne Finestrate (IV, V, 18)</w:t>
+                <w:t xml:space="preserve">De ratione pingendi parietes. Quelques considérations sur les dynamiques de production et l’organisation du travail d’atelier dans la peinture ostienne de quatrième style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ostia antica : Nuovi studi e confronto delle ricerche nei quartieri occidentali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Ruyt, Claire; Morard, Thomas; Van Haeperen, Françoise, Sep 2014, Rome, Italie. pp.201-206</w:t>
+              <w:t xml:space="preserve">Pictores per Provincias 2 : status quaestionis, XIIIe Colloque de l’Association Internationale pour la Peinture Murale Antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse. pp.503-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479117v1</w:t>
+                <w:t xml:space="preserve">halshs-02479149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3185,51 +3185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffitti di primo secolo da Ostia: contesti frammentari inediti e nuovi spunti di riflessione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonella Coralini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pareti dipinte. Dallo scavo alla valorizzazione, XIV Convegno dell’Association Internationale pour la Peinture Murale Antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Naples, Italy. Pareti dipinte. Dallo scavo alla valorizzazione, atti del XIV Convegno dell’Association Internationale pour la Peinture Murale Antique</w:t>
@@ -3297,51 +3297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Falzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Boislève; Alexandra Dardenay; Florence Monier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXe Colloque de l'Association Française pour la Peinture Murale Antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Louvre, France. Ausonius, pp.197-206, 2018, Pictor 7. Peintures murales et stucs d'époque romaine, études toichographologiques</w:t>
@@ -3664,51 +3664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022756v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sp&#252;hler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022720v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/pictor/4001-peintures-et-stucs-d-epoque-romaine-etudes-toichographologiques-colloque-de-l-afpma-bordeaux-2021.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042948747&amp;amp;series_number_str=44&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalieri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Angelis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daira Nocera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Botsford Johnson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sheppard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vincenti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16615518" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2499-7331/29310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lenzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Conte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Dininno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Falzone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Lazzaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Marano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Angelis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.torrossa.com/it/catalog/preview/5734176" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Bracci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantisani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;thume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maiuro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ducati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Stoppioni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poletto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gioia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022756v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sp&#252;hler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022720v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/pictor/4001-peintures-et-stucs-d-epoque-romaine-etudes-toichographologiques-colloque-de-l-afpma-bordeaux-2021.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042948747&amp;amp;series_number_str=44&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalieri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Angelis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daira Nocera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Botsford Johnson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sheppard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vincenti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16615518" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lenzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2499-7331/29310" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Conte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Dininno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Falzone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Lazzaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Marano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479481v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Angelis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.torrossa.com/it/catalog/preview/5734176" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;thume" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Bracci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantisani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maiuro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ducati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Stoppioni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poletto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gioia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>