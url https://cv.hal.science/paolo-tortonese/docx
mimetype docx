--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1531,165 +1531,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00452138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La préface de Mademoiselle de Maupin, entre manifeste et pamphlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.115-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00450500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Max Milner, 1923-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17, pp.227-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00452168v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00450500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisa et le libre arbitre</w:t>
               </w:r>
@@ -2527,315 +2527,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Platitudes : Zola sous le regard de Henry James</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'expression des émotions: Mélanges en l'honneur de Patrizia Lombardo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Tortonese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'è del metodo in questa follia: l'irrazionale nella letteratura romantica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacini, p. 11-17, 2015, 978-88-6315-909-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vice et le vitriol. Note sur l’épigraphe de Thérèse Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Chamarat et P.-J. Dufief. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'expression des émotions: Mélanges en l'honneur de Patrizia Lombardo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2015</w:t>
+              <w:t xml:space="preserve">Le Réalisme et ses paradoxes (1850-1900), mélanges offerts à Jean-Louis Cabanès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 439-457, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La main visible : Balzac, l’intérêt et l’amour-propre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Spandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature au prisme de l’économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 151-165, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477363v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01477350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raccontare l’eterno presente: la storia e il paradigma nel pensiero di Francesco Orlando</w:t>
               </w:r>
@@ -3322,238 +3322,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00450542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Tortonese. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erich Auerbach, la littérature en perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.7-13, 2009, 978-2-87854-459-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi cela sert-il ? La polémique contre l'utilitarisme dans la préface de Mademoiselle de Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Esthétique en acte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris-Ouest, pp.0, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vie et mort du modèle, ou la mythologie du portrait dans la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du portrait, Rodin face à ses modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flammarion, pp.13-24, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00452172v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">halshs-00452145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scuola pagana esiste davvero? Una polemica di Baudelaire</w:t>
               </w:r>
@@ -4141,165 +4141,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Permanenza e novità: una difesa della lunga durata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le costanti e le varianti. Letteratura e lunga durata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mazzoni Guido; Pellini Pierluigi; Micali Simona; Scaffai Niccolo; Matteo Tasca, Dec 2019, Siena, Italy. pp.171-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’intrusion du bonheur (Poétique, 1450a, 16-19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Poetica di Aristotele: dalle traduzioni alle poetiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paolo Tamassia, Mar 2021, Trento (online), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909942v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03908432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisons de tuer : La Bête humaine</w:t>
               </w:r>
@@ -7337,51 +7337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF44BE4E"/>
+    <w:nsid w:val="4E4941D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7568,51 +7568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-tortonese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3556-9654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031136915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51743895" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110622653" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortonese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14890-6.p.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/5217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908302v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13306-3.p.0129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15083/0002003852" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.195.0059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al-Matary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.174.0171" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2019.0249" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fiorentino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.258" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452138v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/balzac-l-invention-de-la-sociologie-le-bourgeois-de-balzac-et-la-girafe-de-lamarck.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/sante-et-bien-etre-a-l-epreuve-de" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biblink.it/catalogo/bl00105.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.princeton.edu/titles/8151.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908794v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Belfort Palmeira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13306-3.p.0221" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09897-3.p.0167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07980-4.p.0029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06076-5.p.0227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Gounni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Maxime" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/essais-de-critique-et-d-histoire-volume-i.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09120-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908781v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Longo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1304&amp;amp;category_id=43&amp;amp;keyword=tortonese&amp;amp;option=com_virtuemart&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410014v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Caban&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philippot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00703748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geisler-Szmulewicz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walburga H&#252;lk," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Joseph Klein," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452206v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909949v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479082v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908008v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10077-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03560358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lavaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-tortonese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3556-9654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031136915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51743895" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110622653" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortonese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14890-6.p.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/5217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908302v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13306-3.p.0129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15083/0002003852" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.195.0059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al-Matary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.174.0171" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2019.0249" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fiorentino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.258" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452138v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/balzac-l-invention-de-la-sociologie-le-bourgeois-de-balzac-et-la-girafe-de-lamarck.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/sante-et-bien-etre-a-l-epreuve-de" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biblink.it/catalogo/bl00105.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.princeton.edu/titles/8151.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908794v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Belfort Palmeira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13306-3.p.0221" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09897-3.p.0167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07980-4.p.0029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06076-5.p.0227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Gounni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Maxime" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/essais-de-critique-et-d-histoire-volume-i.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09120-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908781v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Longo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1304&amp;amp;category_id=43&amp;amp;keyword=tortonese&amp;amp;option=com_virtuemart&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410014v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Caban&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philippot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00703748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geisler-Szmulewicz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walburga H&#252;lk," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Joseph Klein," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452206v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909949v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479082v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908008v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10077-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03560358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lavaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>