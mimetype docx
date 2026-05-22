--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -316,3820 +316,3820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dans la marmite de Baudelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de langue et littérature françaises de l'université de Tokyo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, pp.443-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15083/0002003852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique, Virginie, Mélanie, ou les infortunes de la pudeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.129-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13306-3.p.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taine et la grandeur du roman, ou Balzac à la lumière de Dickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.195.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il duello con sé stessi: Il cavaliere doppio di Théophile Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Between. Rivista dell’Associazione italiana di teoria e storia comparata della letteratura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13125/2039-6597/5217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Véronique, Virginie, Mélanie, ou les infortunes de la pudeur</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il caso tra medicina e letteratura : un grimaldello teorico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Contarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between. Rivista dell’Associazione italiana di teoria e storia comparata della letteratura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.328-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13125/2039-6597/4702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer Taine en 2020 [Entretien]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Al-Matary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.174.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03526170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour et Gibelotte, ou l'appétit des titres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nottingham French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.210-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3366/nfs.2019.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contradictions du fantastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue italienne d’études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le panthéisme d'Affinités secrètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.25-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire lu par William et Henry James</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'année Baudelaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.139-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interiorità romantica, omaggio a Lionello Sozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 178, p. 67-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire romantique et antiromantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'année Baudelaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18/19, p. 149-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système et méthode : la pensée de Taine à travers ses préfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hippolyte Taine et l’imagination, 39, p. 139-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation avec Paolo Tortonese à propos de son livre L’homme en action. La représentation littéraire d’Aristote à Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fiorentino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue italienne d’études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rief.258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Milner, 1923-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.227-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préface de Mademoiselle de Maupin, entre manifeste et pamphlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.115-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00450500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romanzo, morale e psicologia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoria del romanzo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.13-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supercherie et couleur locale chez Mérimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Mérimée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.11-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taine : psychologie et immoralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Psychologie fin-de-siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38, pp.21-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drogue, morale et morphologie : questions autour de Gautier et de Baudelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Image et pathologie au XIXe siècle, 6, pp.133-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisa et le libre arbitre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.85-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La morale et la fable, lecture des Mystères de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bruits de fonds - Hintergrundgeräusche, 30 (117), pp.64-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traduction (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré de Balzac, Trattato della vita elegante, Tallone, Alpignano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Em busca da completude: o burguês entre o cômico e o sério</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Belfort Palmeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5, pp.129-149. </w:t>
-[...1499 lines deleted...]
-                <w:t xml:space="preserve">hal-01479212v1</w:t>
+              <w:t xml:space="preserve">, 5, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13306-3.p.0221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudelaire et la théorie du comique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Avice; Patrick Labarthe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baudelaire et ses autres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les remords de Thérèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Lumbroso, Jean-Sébastien Macke, Jean-Michel Pottier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émile Zola et le naturalisme, en tous genres : mélanges offerts à Alain Pagès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.243-255, 2019, 9782379060267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bourgeois de Balzac et la girafe de Lamarck: distinction, imitation, habitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Del Lungo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balzac, l'invention de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-175, 2019, 978-2-406-08344-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cynique docteur Torty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Glaudes, Jean-François Louette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cynismes littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-145, 2018, 978-2-406-07732-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poor Dorothea: realismo e compassione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Dolfi, M. C. Ghidini, A. Pessini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libri e lettori. Studi in onore de Mariolina Bertini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nuova Editrice Berti, pp.471-478, 2017, 9788873647188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et maladie dans le romantisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria de Jesus Cabral; José Domingues de Almeida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et bien-être à l'épreuve de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 13-22, 2017, 978-2-35935-195-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copiare, esprimere, creare : i verbi dell’arte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Pietromarchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La penna e il pennello, studi sul Chef-d’œuvre inconnu di Balzac. Cinque lezioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biblink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 33-53, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Tortonese. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C'è del metodo in questa follia: l'irrazionale nella letteratura romantica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacini, p. 11-17, 2015, 978-88-6315-909-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platitudes : Zola sous le regard de Henry James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expression des émotions: Mélanges en l'honneur de Patrizia Lombardo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Paolo Tortonese. </w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La main visible : Balzac, l’intérêt et l’amour-propre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Spandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'è del metodo in questa follia: l'irrazionale nella letteratura romantica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pacini, p. 11-17, 2015, 978-88-6315-909-7</w:t>
+              <w:t xml:space="preserve">La Littérature au prisme de l’économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 151-165, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vice et le vitriol. Note sur l’épigraphe de Thérèse Raquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Chamarat et P.-J. Dufief. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Réalisme et ses paradoxes (1850-1900), mélanges offerts à Jean-Louis Cabanès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 439-457, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raccontare l’eterno presente: la storia e il paradigma nel pensiero di Francesco Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Amalfitano; Antonio Gargano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sei lezioni per Francesco Orlando</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 181-195, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art et absolu chez Théophile Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ana Clara Santos; Maria de Jesus Cabral. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et création chez Théophile Gautier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, p. 17-33, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Frère d’Amélie et l’amant de Madelaine : Gautier lecteur de Chateaubriand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Glaudes; Fabienne Bercegol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chateaubriand et le récit de fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 437-449, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le siècle de la continuité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Cabanès; Didier Philippot; Paolo Tortonese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paradigmes de l’âme : littérature et aliénisme au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, p. 281-291, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ressemblance. Notes sur Gautier et Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Hospitalité des savoirs, mélanges offerts à Alain Montandon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.525-534, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ressemblance. Notes sur Gautier et Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Hospitalité des savoirs, mélanges offerts à Alain Montandon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, p. 525-534, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie et mort du modèle, ou la mythologie du portrait dans la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique du portrait, Rodin face à ses modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flammarion, pp.13-24, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi cela sert-il ? La polémique contre l'utilitarisme dans la préface de Mademoiselle de Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Esthétique en acte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris-Ouest, pp.0, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Tortonese. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erich Auerbach, la littérature en perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.7-13, 2009, 978-2-87854-459-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scuola pagana esiste davvero? Una polemica di Baudelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ll Paganesimo nella letteratura dell'Ottocento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bulzoni, pp.169-186, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Activité sans acte : idée et technique dans le roman de l'artiste, de Goethe à Balzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Tortonese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Platonisme romantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Savoie, pp.101-134, 2009, Ecriture et représentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00450542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...279 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Egitto di Théophile Gautier e il mistero dei geroglifici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Oriente: storia di una figura nelle arti occidentali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bulzoni, pp.267-275, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00452189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mysteries of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franco Moretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Novel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Princeton University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-188 2007, Forms and Themes, 9780691134734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Misteri di Parigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franco Moretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Romanzo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Einaudi, pp.143-151, 2002, Le Forme, 88-06-15291-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479199v1</w:t>
-              </w:r>
-[...277 lines deleted...]
-                <w:t xml:space="preserve">hal-03907969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4141,165 +4141,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’intrusion du bonheur (Poétique, 1450a, 16-19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Poetica di Aristotele: dalle traduzioni alle poetiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paolo Tamassia, Mar 2021, Trento (online), Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Permanenza e novità: una difesa della lunga durata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le costanti e le varianti. Letteratura e lunga durata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mazzoni Guido; Pellini Pierluigi; Micali Simona; Scaffai Niccolo; Matteo Tasca, Dec 2019, Siena, Italy. pp.171-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908432v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03909942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisons de tuer : La Bête humaine</w:t>
               </w:r>
@@ -4564,174 +4564,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Balzac et la querelle des analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac penseur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesco Spandri, May 2016, Roma Tre University, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07980-4.p.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il problema del giudizio morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esercizi di ermeneutica. Teorie della letteratura e strumenti critici a confronto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paolo Amalfitano, Francesco Fiorentino, Loretta Innocenti, May 2019, Santarcangelo di Romagna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908814v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03908586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ruse de l’art : Gautier, l’esthétique et la civilisation</w:t>
               </w:r>
@@ -4986,2282 +4986,2282 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postgraduate conference « Morceaux/ fragments »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SDN (Society of dix-neuviémistes), Sep 2016, Cambridge, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cas médical, entre norme et exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 978-2-406-10077-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10077-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gautier et la religion de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international organisé au Musée d’Orsay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Classiques Garnier, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bien : édification, exemple et scandale dans le roman du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'è del metodo in questa follia: l'irrazionale nella letteratura romantica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Amalfitano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C'è del metodo in questa follia: l'irrazionale nella letteratura romantica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Santarcangelo di Romagna, Italy. Pacini, pp.209, 2015, 978-88-6315-909-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Taine et l’imagination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Tortonese; Walburga Hülk; Marie Guthmüller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hippolyte Taine et l’imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Siegen, Allemagne. p. 3-152 (39), Universitätsverlag Winter, 2015, Romanistische Zeitschrift für Literaturgeschichte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Taine, Essais de critique et d'histoire, Paris, Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perret Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02497524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Taine, Essais de critique et d'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-406-09118-9; 978-2-406-09121-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09120-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gautier, Le chevalier double</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Montandon. Honoré Champion, Théophile Gautier, Contes et Nouvelles, Oeuvres complètes, pp.145-163, 2018, 9782745347862</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Taine, La storia, il suo presente, il suo futuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pacini, 2017, 978-88-6995-235-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bien. Édification, exemple et scandale dans le roman du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré de Balzac, Théorie de la démarche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Tortonese. Mille et une Nuits, pp.124, 2015, 978-2-755-50743-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’occhio fotografico: Naturalismo e Verismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nerosubianco, 2014, 9788898007301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Max Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2012 (16), pp.196, 2013, L'Année Baudelaire, 978-2-7453-2755-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Homme en action : la représentation littéraire d’Aristote à Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 978-2-406-09118-9; 978-2-406-09121-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 6, 2013, Théorie de la littérature, Andrea del Lungo, 978-2-8124-1237-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Alain Montandon. Honoré Champion, Théophile Gautier, Contes et Nouvelles, Oeuvres complètes, pp.145-163, 2018, 9782745347862</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradigmes de l’âme : littérature et aliénisme au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Tortonese; Jean-Louis Cabanès; Didier Philippot. Presses de la Sorbonne Nouvelle, 2012, 978-2-87854-553-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradigmes de l'âme: littérature et aliénisme au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cabanès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cabanès, Jean-Louis and Philippot, Didier and Tortonese, Paolo. Presses Sorbonne nouvelle, 2012, 978-2-87854-553-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Pacini, 2017, 978-88-6995-235-7</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry James, Théophile Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Tortonese. Manucius, pp.110, 2011, 978-2-84578-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Paolo Tortonese. Mille et une Nuits, pp.124, 2015, 978-2-755-50743-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gautier, Le Club des hachichins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Tortonese. Mille et une Nuits, pp.75, 2011, 978-2-75550-600-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Longo</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Kunst des Dialogs - L'Art du dialogue, Sprache, Literatur, Kunst im 19. Jahrhundert- Langue, Littérature, Art au XIXe siècle. Festschrif für Wolfgang Drost zum 80. Geburstag - Mélanges offerts à Wolfgang Drost à l'occasion de son 80e anniversaire, Anne Geisler-Szmulewicz, Walburga Hülk, Franz-Joseph Klein, Paolo Tortonese dir., Heidelberg, Universitätsverlag Winter, 2010, 571 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Geisler-Szmulewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nerosubianco, 2014, 9788898007301</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walburga Hülk,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Joseph Klein,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universitätsverlag Winter, 571 p, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, 2012 (16), pp.196, 2013, L'Année Baudelaire, 978-2-7453-2755-0</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Platonisme romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Savoie, Ecriture et représentation (11), pp.150, 2009, 978-2-915797-58-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 6, 2013, Théorie de la littérature, Andrea del Lungo, 978-2-8124-1237-0</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Auerbach, la littérature en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, pp.380, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Cabanès</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Paganesimo nella letteratura dell'Ottocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bulzoni, pp.284, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image et pathologie au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Tortonese. L'Harmattan, 6, pp.155, 2008, Cahiers de littérature française, 978-2-296-05264-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Bene e il Male. L'Etica nel romanzo moderno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bulzoni, pp.302, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'œil de Platon et le regard romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimé, pp.240, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarga Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Cabanès, Jean-Louis and Philippot, Didier and Tortonese, Paolo. Presses Sorbonne nouvelle, 2012, 978-2-87854-553-1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Septentrion, pp.198, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Paolo Tortonese; Jean-Louis Cabanès; Didier Philippot. Presses de la Sorbonne Nouvelle, 2012, 978-2-87854-553-1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gautier, Militona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Tortonese. Editions des Syrtes, pp.176, 2002, 2-84545-063-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Paolo Tortonese. Manucius, pp.110, 2011, 978-2-84578-4</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gautier, Œuvres, choix de romans et de contes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Tortonese. Robert Laffont, pp.1718, 1995, Bouquins, 2-221-07035-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Paolo Tortonese. Mille et une Nuits, pp.75, 2011, 978-2-75550-600-6</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gautier, Voyage en Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Tortonese. La Boîte à documents, pp.185, 1991, 2-906164-29-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Universitätsverlag Winter, 571 p, 2010</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameroni e Zola, lettere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Tortonese. Honoré Champion; Slatkine, pp.230, 1987, 2-05-100797-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Université de Savoie, Ecriture et représentation (11), pp.150, 2009, 978-2-915797-58-9</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gautier, Arria Marcella. Jettatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortonese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Tortonese. Guida, pp.151, 1984, 88-7042-890-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...694 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479121v1</w:t>
-              </w:r>
-[...404 lines deleted...]
-                <w:t xml:space="preserve">hal-01478668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7337,51 +7337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E4941D7"/>
+    <w:nsid w:val="69372DFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7568,51 +7568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-tortonese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3556-9654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031136915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51743895" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110622653" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortonese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14890-6.p.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/5217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908302v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13306-3.p.0129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15083/0002003852" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.195.0059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al-Matary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.174.0171" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2019.0249" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fiorentino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.258" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452138v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/balzac-l-invention-de-la-sociologie-le-bourgeois-de-balzac-et-la-girafe-de-lamarck.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/sante-et-bien-etre-a-l-epreuve-de" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biblink.it/catalogo/bl00105.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.princeton.edu/titles/8151.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908794v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Belfort Palmeira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13306-3.p.0221" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09897-3.p.0167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07980-4.p.0029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06076-5.p.0227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Gounni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Maxime" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/essais-de-critique-et-d-histoire-volume-i.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09120-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908781v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Longo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1304&amp;amp;category_id=43&amp;amp;keyword=tortonese&amp;amp;option=com_virtuemart&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410014v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Caban&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philippot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00703748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geisler-Szmulewicz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walburga H&#252;lk," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Joseph Klein," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452206v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909949v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479082v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908008v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10077-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03560358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lavaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paolo-tortonese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3556-9654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031136915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51743895" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110622653" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortonese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14890-6.p.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15083/0002003852" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908302v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13306-3.p.0129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.195.0059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/5217" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al-Matary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.174.0171" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2019.0249" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477309v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fiorentino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.258" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452177v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Belfort Palmeira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13306-3.p.0221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/balzac-l-invention-de-la-sociologie-le-bourgeois-de-balzac-et-la-girafe-de-lamarck.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/sante-et-bien-etre-a-l-epreuve-de" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biblink.it/catalogo/bl00105.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452189v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.princeton.edu/titles/8151.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09897-3.p.0167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07980-4.p.0029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06076-5.p.0227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Gounni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10077-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03560358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lavaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Maxime" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/essais-de-critique-et-d-histoire-volume-i.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09120-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500151v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Longo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462204v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1304&amp;amp;category_id=43&amp;amp;keyword=tortonese&amp;amp;option=com_virtuemart&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Caban&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philippot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479132v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478730v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00703748v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geisler-Szmulewicz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walburga H&#252;lk," TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Joseph Klein," TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452201v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909949v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479121v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>