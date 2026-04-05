--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1259,321 +1259,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Interpretation of the Monty Hall Problem with Epistemic Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+                <w:t xml:space="preserve">Preference Aggregation in the Generalised Unavailable Candidate Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grivet Sébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Conference on Modeling Decisions for Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Algorithmic Decision Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Toulouse, Nov 2021, Toulouse, France. pp.35-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87756-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226300v1</w:t>
+                <w:t xml:space="preserve">hal-03384439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference Aggregation in the Generalised Unavailable Candidate Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">Efficient Exact Computation of Setwise Minimax Regret for Interactive Preference Elicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nic 2021 Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Algorithmic Decision Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87756-9_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03384439v1</w:t>
+                <w:t xml:space="preserve">hal-03142685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Exact Computation of Setwise Minimax Regret for Interactive Preference Elicitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Toffano</w:t>
+                <w:t xml:space="preserve">A Bayesian Interpretation of the Monty Hall Problem with Epistemic Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nic 2021 Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 18th International Conference on Modeling Decisions for Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Umea (Online), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142685v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Elicitation of Scoring Rule and Agent Preferences for Robust Winner Determination</w:t>
               </w:r>
@@ -1663,77 +1663,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank Aggregation by Dissatisfaction Minimisation in the Unavailable Candidate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grivet Sébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1774,459 +1774,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Exact Computation of Setwise Minimax Regret</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nic Wilson</w:t>
+                <w:t xml:space="preserve">Group-based Ordinal Classification based on a Negotiation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Nefla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Öztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Brigui-Chtioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Raboun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th workshop on Constraint Modelling and Reformulation (ModRef 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Rencontre des Jeunes Chercheur·ses en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Angers, France. pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016152v1</w:t>
+                <w:t xml:space="preserve">hal-03094648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group-based Ordinal Classification based on a Negotiation Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meltem Öztürk</w:t>
+                <w:t xml:space="preserve">Efficient Exact Computation of Setwise Minimax Regret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nic Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oussama Raboun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des Jeunes Chercheur·ses en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Angers, France. pp.50-52</w:t>
+              <w:t xml:space="preserve">The 19th workshop on Constraint Modelling and Reformulation (ModRef 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094648v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Vote Elicitation for Group Recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agent-based ordinal classification for group decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Nefla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Caillat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+                <w:t xml:space="preserve">Imène Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Raboun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Multiple Criteria Decision Aid to Preference Learning (DA2PL 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andrea Passerini (University of Trento); Vincent Mousseau (Centrale Supelec), Nov 2020, Trento, Italy</w:t>
+              <w:t xml:space="preserve">The 2020 IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT'20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Melbourne (en virtuel), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006639v1</w:t>
+                <w:t xml:space="preserve">hal-03037304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based ordinal classification for group decision making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ons Nefla</w:t>
+                <w:t xml:space="preserve">Bayesian Vote Elicitation for Group Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Brigui</w:t>
+                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Raboun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2020 IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT'20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Melbourne (en virtuel), Australia</w:t>
+              <w:t xml:space="preserve">From Multiple Criteria Decision Aid to Preference Learning (DA2PL 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Passerini (University of Trento); Vincent Mousseau (Centrale Supelec), Nov 2020, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037304v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Elicitation of Capacities for the Sugeno Integral with a Maximin Approach</w:t>
               </w:r>
@@ -2294,90 +2294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Elicitation of a Majority Rule Sorting Model with Maximum Margin Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Nefla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ons Nefla</w:t>
+                <w:t xml:space="preserve">Meltem Öztürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Brigui-Chtioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADT 2019 - 6th International Conference on Algorithmic Decision Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Durham, NC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Di Sabatino Di Diodoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2902,381 +2902,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri multicritère intéractif basé sur le concept de regret : approches avec seuils de préférences ou profils de référence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Incremental Preference Elicitation for Decision Making Under Risk with the Rank-Dependent Utility Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Boukhatem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076643v1</w:t>
+                <w:t xml:space="preserve">hal-01345457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Preference Elicitation for Decision Making Under Risk with the Rank-Dependent Utility Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">Model-Free Reinforcement Learning with Skew-Symmetric Bilinear Utilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Boukhatem</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Nicart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">32nd Conference on Uncertainty in Artificial Intelligence (UAI~2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345457v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Free Reinforcement Learning with Skew-Symmetric Bilinear Utilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Zanuttini</w:t>
+                <w:t xml:space="preserve">Tri multicritère intéractif basé sur le concept de regret : approches avec seuils de préférences ou profils de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esther Nicart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Conference on Uncertainty in Artificial Intelligence (UAI~2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t>
+              <w:t xml:space="preserve">17ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356085v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regret-based preference elicitation approach for sorting with multicriteria reference profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3403,312 +3403,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus décisionnels de Markov avec un tournoi valué sur les politiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Scoring Rules with Distances: Application to the Clustering of Rankings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">The Twenty-Fourth International Joint Conference on Artificial Intelligence (IJCAI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.104-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214859v1</w:t>
+                <w:t xml:space="preserve">hal-01359528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Scoring Rules with Distances: Application to the Clustering of Rankings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving MDPs with Skew Symmetric Bilinear Utility Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty-Fourth International Joint Conference on Artificial Intelligence (IJCAI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.104-110</w:t>
+              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.1989-1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359528v1</w:t>
+                <w:t xml:space="preserve">hal-01212802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving MDPs with Skew Symmetric Bilinear Utility Functions</w:t>
+                <w:t xml:space="preserve">Processus décisionnels de Markov avec un tournoi valué sur les politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.1989-1995</w:t>
+              <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212802v1</w:t>
+                <w:t xml:space="preserve">hal-01214859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the Number of Queries in Interactive Value Iteration</w:t>
               </w:r>
@@ -3733,51 +3733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Algorithmic Decision Theory (ADT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lexington, KY, United States. pp.139-152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3805,243 +3805,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of Uncertain Qualitative Preferences for a Group of Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teacher-Student Framework: a Reinforcement Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAMAS Workshop Autonomous Robots and Multirobot Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217159v1</w:t>
+                <w:t xml:space="preserve">hal-01215273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher-Student Framework: a Reinforcement Learning Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aggregation of Uncertain Qualitative Preferences for a Group of Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS Workshop Autonomous Robots and Multirobot Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.434-443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215273v1</w:t>
+                <w:t xml:space="preserve">hal-01217159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage des paramètres d'une intégrale de Choquet par regret minimax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4230,51 +4230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Elicitation of Choquet Capacities for Multicriteria Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4315,342 +4315,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Recommendations and Utility Elicitation with Intensity of Preference Statements</w:t>
+                <w:t xml:space="preserve">Tutorial on preference handling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Borzee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Siebert</w:t>
+                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Operational Research, EURO 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Conference on Recommender System (RecSys)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Hong Kong, China. pp.497-498, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2507157.2508065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217350v1</w:t>
+                <w:t xml:space="preserve">hal-01215237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Optimization of Recommendation Sets with the Maximin Utility Criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kroer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd International Conference on Algorithmic Decision Theory, ADT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgium. pp.411-424, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-41575-3_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial on preference handling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian Recommendations and Utility Elicitation with Intensity of Preference Statements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borzee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Recommender System (RecSys)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Operational Research, EURO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215237v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thompson Sampling for Bayesian Bandits with Resets</w:t>
               </w:r>
@@ -4727,51 +4727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elicitation of Non-linear Utility Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4835,235 +4835,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive preference elicitation under noisy preference models: An efficient non-Bayesian approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volumetric Aggregation Methods for Scoring Rules with Unknown Weights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nic Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109333⟩</w:t>
+              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), pp.515-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10726-023-09872-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410167v1</w:t>
+                <w:t xml:space="preserve">hal-04440153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric Aggregation Methods for Scoring Rules with Unknown Weights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive preference elicitation under noisy preference models: An efficient non-Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escamocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Pourkhajouei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nic Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (3), pp.515-563. </w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.109333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10726-023-09872-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440153v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized bundle recommendation using preference elicitation and the Choquet integral</w:t>
               </w:r>
@@ -5612,51 +5612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental elicitation of choquet capacities for multicriteria choice, ranking and sorting problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5716,51 +5716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferences in Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5833,51 +5833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5995,51 +5995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Öztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6666,51 +6666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515852v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Chouaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517093v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3709347.3743906" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222805v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250872" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Combeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageeta Kumari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Pourkhajouei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toffano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Wilson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bronzini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Robbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Passerini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03226300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03384439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivet S&#233;bert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic 2021 Wilson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-03384433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Napolitano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cailloux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3463952.3464145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03016152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03094648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Nefla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Brigui-Chtioui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Raboun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03006639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Caillat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Brigui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160455v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Teso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01515989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Di Sabatino Di Diodoro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Boukhatem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Nicart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01423287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212802v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_44" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zimmer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-87" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borzee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kroer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_32" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZZ7SFBW3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507157.2508065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_31" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamocher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109333" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-023-09872-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FRAI.2024.1346684" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Toni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.13743" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02898192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Boutilier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103328" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02373399v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-019-09734-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480147v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2017.02.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pigozzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9475-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0040-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09954-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439592v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Jannach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mengin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamshad Mobasher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1440/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Jaeger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dyhre Nielsen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515852v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Chouaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517093v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3709347.3743906" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222805v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250872" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Combeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageeta Kumari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Pourkhajouei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toffano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Wilson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bronzini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Robbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Passerini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03384439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivet S&#233;bert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic 2021 Wilson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03226300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-03384433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Napolitano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cailloux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3463952.3464145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03094648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Nefla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Brigui-Chtioui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Raboun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03016152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Brigui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03006639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Caillat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160455v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Teso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01515989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Di Sabatino Di Diodoro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Boukhatem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Nicart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076643v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01423287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zimmer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_44" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-87" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507157.2508065" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kroer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_32" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZZ7SFBW3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borzee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_31" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-023-09872-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410167v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamocher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109333" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FRAI.2024.1346684" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Toni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.13743" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02898192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Boutilier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103328" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02373399v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-019-09734-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480147v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2017.02.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pigozzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9475-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0040-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09954-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439592v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Jannach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mengin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamshad Mobasher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1440/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Jaeger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dyhre Nielsen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>