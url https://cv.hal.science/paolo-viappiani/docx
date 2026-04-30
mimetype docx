--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -325,261 +325,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness in Cooperative Multi-agent Multi-objective Reinforcement Learning using the Expected Scalarized Return</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+                <w:t xml:space="preserve">From order lifting to social ranking: recovering preferences from partial extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5555/3709347.3743906⟩</w:t>
+              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologna, Italy. pp.723 - 730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA250872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410314v1</w:t>
+                <w:t xml:space="preserve">hal-05222805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From order lifting to social ranking: recovering preferences from partial extensions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Moretti</w:t>
+                <w:t xml:space="preserve">Fairness in Cooperative Multi-agent Multi-objective Reinforcement Learning using the Expected Scalarized Return</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Chouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bologna, Italy. pp.723 - 730, </w:t>
+              <w:t xml:space="preserve">24th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Detroit, MI, United States. pp.2469-2471, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA250872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/3709347.3743906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222805v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NutriKG -Un Graphe de Connaissances pour Modéliser les Préférences et les Besoins Nutritionnels</w:t>
               </w:r>
@@ -638,51 +638,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances, IC 2025, Dijon, France, July 2-4, 2025</w:t>
+              <w:t xml:space="preserve">IC 2025 - 36es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dijon, France. pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -690,77 +690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Ranking under Incomplete Knowledge: Elicitation of the Lex-cel Necessary Winners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1148,77 +1148,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting the Most Relevant Elements from a Ranking over Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1259,481 +1259,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference Aggregation in the Generalised Unavailable Candidate Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">A Bayesian Interpretation of the Monty Hall Problem with Epistemic Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Algorithmic Decision Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 18th International Conference on Modeling Decisions for Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Umea (Online), Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384439v1</w:t>
+                <w:t xml:space="preserve">hal-03226300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Exact Computation of Setwise Minimax Regret for Interactive Preference Elicitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Toffano</w:t>
+                <w:t xml:space="preserve">Simultaneous Elicitation of Scoring Rule and Agent Preferences for Robust Winner Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nic 2021 Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithmic Decision Theory (ADT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France. pp.51-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87756-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142685v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Interpretation of the Monty Hall Problem with Epistemic Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+                <w:t xml:space="preserve">Preference Aggregation in the Generalised Unavailable Candidate Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grivet Sébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Conference on Modeling Decisions for Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Algorithmic Decision Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Toulouse, Nov 2021, Toulouse, France. pp.35-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87756-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226300v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Elicitation of Scoring Rule and Agent Preferences for Robust Winner Determination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cailloux</w:t>
+                <w:t xml:space="preserve">Efficient Exact Computation of Setwise Minimax Regret for Interactive Preference Elicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nic 2021 Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Decision Theory (ADT 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384433v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank Aggregation by Dissatisfaction Minimisation in the Unavailable Candidate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grivet Sébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2402,64 +2402,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Elicitation of Committee and Voters' Preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Di Sabatino Di Diodoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2908,51 +2908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Preference Elicitation for Decision Making Under Risk with the Rank-Dependent Utility Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3137,51 +3137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri multicritère intéractif basé sur le concept de regret : approches avec seuils de préférences ou profils de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3232,51 +3232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regret-based preference elicitation approach for sorting with multicriteria reference profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3403,228 +3403,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Scoring Rules with Distances: Application to the Clustering of Rankings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus décisionnels de Markov avec un tournoi valué sur les politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty-Fourth International Joint Conference on Artificial Intelligence (IJCAI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.104-110</w:t>
+              <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359528v1</w:t>
+                <w:t xml:space="preserve">hal-01214859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving MDPs with Skew Symmetric Bilinear Utility Functions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Scoring Rules with Distances: Application to the Clustering of Rankings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.1989-1995</w:t>
+              <w:t xml:space="preserve">The Twenty-Fourth International Joint Conference on Artificial Intelligence (IJCAI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.104-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212802v1</w:t>
+                <w:t xml:space="preserve">hal-01359528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus décisionnels de Markov avec un tournoi valué sur les politiques</w:t>
+                <w:t xml:space="preserve">Solving MDPs with Skew Symmetric Bilinear Utility Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
@@ -3642,73 +3642,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.1989-1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214859v1</w:t>
+                <w:t xml:space="preserve">hal-01212802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the Number of Queries in Interactive Value Iteration</w:t>
               </w:r>
@@ -3997,51 +3997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage des paramètres d'une intégrale de Choquet par regret minimax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4230,51 +4230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Elicitation of Choquet Capacities for Multicriteria Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4315,342 +4315,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial on preference handling</w:t>
+                <w:t xml:space="preserve">Bayesian Recommendations and Utility Elicitation with Intensity of Preference Statements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
+                <w:t xml:space="preserve">Frédéric Borzee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Recommender System (RecSys)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Operational Research, EURO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215237v1</w:t>
+                <w:t xml:space="preserve">hal-01217350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Optimization of Recommendation Sets with the Maximin Utility Criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kroer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd International Conference on Algorithmic Decision Theory, ADT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgium. pp.411-424, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41575-3_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Recommendations and Utility Elicitation with Intensity of Preference Statements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tutorial on preference handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pirlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Siebert</w:t>
+                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Operational Research, EURO 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Conference on Recommender System (RecSys)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Hong Kong, China. pp.497-498, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2507157.2508065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217350v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thompson Sampling for Bayesian Bandits with Resets</w:t>
               </w:r>
@@ -4727,51 +4727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elicitation of Non-linear Utility Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4835,352 +4835,352 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric Aggregation Methods for Scoring Rules with Unknown Weights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive preference elicitation under noisy preference models: An efficient non-Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escamocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Pourkhajouei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nic Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10726-023-09872-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.109333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440153v1</w:t>
+                <w:t xml:space="preserve">hal-05410167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive preference elicitation under noisy preference models: An efficient non-Bayesian approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Toffano</w:t>
+                <w:t xml:space="preserve">Personalized bundle recommendation using preference elicitation and the Choquet integral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Robbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bronzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nic Wilson</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Passerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 178, pp.109333. </w:t>
+              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/FRAI.2024.1346684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410167v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized bundle recommendation using preference elicitation and the Choquet integral</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volumetric Aggregation Methods for Scoring Rules with Unknown Weights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Passerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7, </w:t>
+              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), pp.515-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/FRAI.2024.1346684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10726-023-09872-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778933v1</w:t>
+                <w:t xml:space="preserve">hal-04440153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized Algorithmic Recourse with Preference Elicitation</w:t>
               </w:r>
@@ -5612,51 +5612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental elicitation of choquet capacities for multicriteria choice, ranking and sorting problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5716,51 +5716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferences in Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5833,51 +5833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6666,51 +6666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515852v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Chouaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517093v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3709347.3743906" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222805v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250872" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Combeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageeta Kumari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Pourkhajouei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toffano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Wilson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bronzini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Robbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Passerini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03384439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivet S&#233;bert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic 2021 Wilson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03226300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-03384433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Napolitano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cailloux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3463952.3464145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03094648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Nefla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Brigui-Chtioui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Raboun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03016152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Brigui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03006639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Caillat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160455v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Teso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01515989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Di Sabatino Di Diodoro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Boukhatem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Nicart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076643v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01423287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zimmer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_44" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-87" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507157.2508065" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kroer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_32" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZZ7SFBW3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borzee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_31" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-023-09872-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410167v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamocher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109333" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FRAI.2024.1346684" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Toni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.13743" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02898192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Boutilier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103328" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02373399v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-019-09734-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480147v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2017.02.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pigozzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9475-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0040-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09954-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439592v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Jannach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mengin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamshad Mobasher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1440/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Jaeger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dyhre Nielsen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515852v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Chouaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517093v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222805v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ravier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250872" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3709347.3743906" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Combeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageeta Kumari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Pourkhajouei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toffano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Wilson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bronzini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Robbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Passerini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03226300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-03384433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Napolitano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cailloux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03384439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivet S&#233;bert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic 2021 Wilson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3463952.3464145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03094648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Nefla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Brigui-Chtioui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Raboun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03016152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Brigui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03006639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Caillat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160455v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Teso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01515989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Di Sabatino Di Diodoro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Boukhatem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Nicart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076643v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01423287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212802v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zimmer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_44" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-87" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borzee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kroer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_32" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZZ7SFBW3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507157.2508065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_31" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamocher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109333" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FRAI.2024.1346684" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-023-09872-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Toni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.13743" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02898192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Boutilier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103328" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02373399v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-019-09734-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480147v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2017.02.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pigozzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9475-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0040-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09954-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439592v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Jannach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mengin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamshad Mobasher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1440/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Jaeger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dyhre Nielsen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>