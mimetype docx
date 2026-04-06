--- v0 (2026-03-10)
+++ v1 (2026-04-06)
@@ -477,334 +477,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networks, Percolation, and Consumer Demand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion with social reinforcement: The role of individual preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Zeppini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Frenken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01952450v1</w:t>
+                <w:t xml:space="preserve">halshs-01952459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion with social reinforcement: The role of individual preferences</w:t>
+                <w:t xml:space="preserve">Technology networks: the autocatalytic origins of innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Tur</w:t>
+                <w:t xml:space="preserve">Lorenzo Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Evangelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Zeppini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Koen Frenken</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (2)</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.172445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01952459v1</w:t>
+                <w:t xml:space="preserve">halshs-01952447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology networks: the autocatalytic origins of innovation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Networks, Percolation, and Consumer Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Zeppini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Graham Room</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Frenken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18564/jasss.3658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01952447v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01952450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The arrival of the new</w:t>
               </w:r>
@@ -953,265 +953,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovate or Imitate? Behavioural technological change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thresholds models of technological transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Zeppini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Frenken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cars Hommes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Zeppini</w:t>
+                <w:t xml:space="preserve">Roland Kupers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48, pp.308 - 324. </w:t>
+              <w:t xml:space="preserve">Environmental Innovation and Societal Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.54 - 70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jedc.2014.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eist.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575559v1</w:t>
+                <w:t xml:space="preserve">hal-04575608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thresholds models of technological transitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovate or Imitate? Behavioural technological change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cars Hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Zeppini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Kupers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Innovation and Societal Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11, pp.54 - 70. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.308 - 324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eist.2013.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2014.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575608v1</w:t>
+                <w:t xml:space="preserve">hal-04575559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More memory under evolutionary learning may lead to chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cees Diks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cars Hommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Zeppini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2148,51 +2148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zeppini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C J M van den Bergh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-025-00908-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04998831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjit Dhami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.106953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M Tur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Frenken" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2023.05.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C.J.M. van den Bergh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2019.110907" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3658" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Napolitano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Evangelou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pugliese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Room" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Marengo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-015-0438-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2015.01.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cars Hommes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.08.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kupers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2013.10.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Diks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.10.045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2012.09.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Izquierdo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2012.06.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouhlel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Persenda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bellone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Festr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Toumi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Montagnana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zeppini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C J M van den Bergh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-025-00908-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04998831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjit Dhami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.106953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M Tur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Frenken" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2023.05.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C.J.M. van den Bergh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2019.110907" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Napolitano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Evangelou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pugliese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Room" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Marengo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-015-0438-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2015.01.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kupers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2013.10.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cars Hommes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.08.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Diks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.10.045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2012.09.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Izquierdo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2012.06.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouhlel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Persenda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bellone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Festr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Toumi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Montagnana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>