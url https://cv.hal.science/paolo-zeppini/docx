--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1527,91 +1527,211 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical Sustainability Transitions: Relaunching local agriculture after decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lopez-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Zeppini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lazaric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05607744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive diffusion and sustainability transitions: the case of plastics recycling technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lazaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1626,254 +1746,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Schumpeter Society : Transformation: Creative Accumulation &amp; Creative Destruction in the Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gothenburg University, Jun 2024, Gothenburg (Sweden), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04868022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rise of China in the Global Production Network: What can Autocatalytic Sets teach us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Persenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Zeppini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRCCS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Regional Conference on Complex Systems (FRCCS), May 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03579942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental clubs: learning to contribute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Festré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Montagnana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Zeppini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque annuel de l’Association Française d’Economie Expérimentale (AsFEE), Toulouse, 19-21 juin 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tououse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02314250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1883,125 +2003,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Sustainability Transitions Under Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Zeppini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Montagnana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Transition, Climate Change and COVID-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03503266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2148,51 +2268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zeppini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C J M van den Bergh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-025-00908-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04998831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjit Dhami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.106953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M Tur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Frenken" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2023.05.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C.J.M. van den Bergh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2019.110907" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Napolitano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Evangelou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pugliese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Room" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Marengo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-015-0438-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2015.01.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kupers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2013.10.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cars Hommes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.08.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Diks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.10.045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2012.09.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Izquierdo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2012.06.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouhlel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Persenda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bellone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Festr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Toumi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Montagnana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zeppini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C J M van den Bergh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-025-00908-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04998831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjit Dhami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.106953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M Tur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Frenken" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2023.05.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C.J.M. van den Bergh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2019.110907" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Napolitano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Evangelou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pugliese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Room" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Marengo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-015-0438-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2015.01.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kupers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2013.10.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cars Hommes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.08.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Diks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.10.045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2012.09.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Izquierdo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2012.06.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lopez-Merino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouhlel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Persenda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bellone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Festr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Toumi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Montagnana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>